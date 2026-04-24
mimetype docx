--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chevrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social networks during Study Abroad: Acquiring non-standard varieties (Languages, Special Issue : The development of sociolinguistic competence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (5), pp.108. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10050108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How position in the network determines the fate of lexical innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and categorising lexical innovations in a corpus of tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/plc-2022-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence artificielle bousculée par l’art (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Atelier arts-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and perceptions of Machine Translation at the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of specialised translation (JoSTrans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Introduction and Review: Sociolinguistic Variation and Cognitive Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.679-695. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender context effects in noun recognition: grammatical cues or co-occurrence effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.1204 - 1209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment : Influences of Ethnicity on Evaluations of Foreign Language Speaking Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (15-1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.4920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons prénominales : complémentarité des approches transversale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, 51, pp.35-63. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino-aprendizagem da sociolinguística em fle: uma reflexão baseada na representação cognitiva do estilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letras Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35572/rlr.v4i1.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends' nativeness and local identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1251. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954394514000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: debates, critical issues, future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381 - 411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717998v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Social norms or environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language acquisition and sociolinguistic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of French verbal tenses by Russian adult learners: stem alternation and frequency effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeeva, Evegeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic variations in the social network of a 10-year-old child: pragmatic adjustments or automatic alignment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.678-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9841.2010.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based account of the acquisition of liaison: evidence from sensitivity to plural / singular orientation of nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.342-350. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison et formation des mots français: un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La liaison : de la phonologie à la cognition., 39 (158), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2005.2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme contre l’usage : étude exploratoire de l’acquisition du prétérit anglais par des apprenants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modèles de langage fondés sur l’intelligence artificielle ont-ils des connaissances sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, ENS Lyon &amp; CNRS, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Apr 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nathael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception in study abroad: how learners perceive sociolinguistic varieties in a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition 2023 (ViLA5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Vrije Universiteit Brussel &amp; KU Leuven (Brussels campus), Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations lexicales sur Twitter : description et prédiction de l'influence de la position des locuteurs dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Linguistique de Corpus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNeT et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons chez l’enfant : rétrospective sur 15 années de débats théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons : perspectives théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, Oct 2022, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’interdisciplinarité et sa mise en œuvre par la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ICAR, ENS Lyon, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the cognitive and the social, the individual and the collective dimensions in a unified framework: How does sociolinguistics contribute? [Invited talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for the Study of Language and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de capteurs individuels pour la collecte non supervisée des interactions verbales et des proximités sociales à l’école maternelle [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIL, Programme doctoral CUSO en Sciences du langage 2022 : Quelle place pour la variation sociolinguistique dans les données récoltées empiriquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AI for doing sociolinguistics? Representations of gendered social cues in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veloso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the sociodemographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Nov 2021, COPENHAGEN, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, acquisition du langage et cognition: la question de la cohérence des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the socio-demographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: new data, models, debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ruvoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des unités linguistiques variables : enjeux linguistiques, sociaux et cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, université de Caen, Feb 2020, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation in SLA: do all learners construct coherent cognitive representation of the varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrot J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rorschach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents et jeunes enfants s'émancipent-ils des stéréotypes de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgement and cognitive organization of the sociolinguistic variables in Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et structure des schémas sociolinguistiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Université de Mons, France. pp.9-13, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184610007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition, acquisition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P&amp;P 2018 - Phonetik und Phonologie im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire anglaise en licence : pour une introduction progressive des règles. Journée d'étude sur l'enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesylia, Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, theoretical issues and available results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University's Horizons of Knowledge lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Indiana, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de quelques variables sociolinguistiques du français : la liaison variable, la réalisation du ne de négation et le clitique objet direct y [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université of Indiana, College of Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons : théories, nouvelles données, poursuite des débats [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique de Nantes (LLING), CNRS &amp; Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data [Invited talk, Horizons of Knowledge Lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Indiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking, Doing, Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with gendered toys in 3-year-olds: What do we learn from parent-child interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Jisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Nordic Conference on Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Akureyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal analysis of personal network and of the development of sociolinguistic competence during a study abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistic: Innovation and Epistemological Challenges (AILA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic perception: Linguistic knowledge and social categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et usages sociolinguistiques : le social, le cognitif et le réseau [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d’Informatique de Grenoble, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation and language acquisition: The cognitive and the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Universidad de Murcia, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences sociales dans le langage et son acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation du personnel Petite Enfance de la Ville de Meylan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Petite Enfance Meylan, Jan 2016, MEYLAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research? [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociolinguistique au risque de l’interdisciplinarité : le cas des sciences cognitives et des STIC [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et cognition : l’individu, le collectif, le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Interactions, Corpus, Apprentissages, Représentations (ICAR), ENS Lyon, Séminaire transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan, University of Oslo, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and language usage: the social, the cognitive, and the network [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for investigating multilingualism in the family: Bridging language acquisition and language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et phonologie : influences réciproques et équilibrations [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives du style chez des apprenants du français en séjour en France : restauration et variation sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique: émergence d’un domaine entre sciences cognitives et sciences sociales [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Gipsa Lab (UMR 5216), Département Parole et Cognition, CNRS &amp; Grenoble Institut National Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment: Influences of Ethnicity on Judgments of Oral Language Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Association of Canada and the United States (LACUS) Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, University of British Columbia, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du langage oral : entre cognition et socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Actualité de la recherche sur les apprentissages et handicaps scolaires : enjeux et actions de prévention (organisée par la SFR Santé et Société en direction des acteurs sociaux et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation during a study abroad : a longitudinal analysis of the personal social networks of the learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends’ nativeness and local identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fancisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgement: l'influence de l'origine ethnique - réelle ou imaginée - sur les évaluations des compétences en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observables [participation à une table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Mondial de Linguistique Française, Université Libre de Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (VilA2),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gender-marked context in noun recognition: Abstract cues or storage of multiword sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Society's 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of social network on sociolinguistic competence in second language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Applied Linguistics (AILA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique : données et réflexions théoriques pour un domaine en émergence [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Laval, Département de langue, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (Vila2): From corpus studies to experimental approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variétés sociales des langues : quand la sociolinguistique rencontre l’éthologie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des membres grenoblois de l’Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons, constructions, lexique : une approche basée sur l’usage [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur le Langage, l’Esprit et le Cerveau, UQAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dialects and animal communication: Guidelines for a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on human dialects and animal communication. Common principles and differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des réseaux sociaux sur l'usage et l'acquisition du français langue seconde par des Américains lors de séjour d'étude en France : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions langagières dans le réseau familial et amical d’un enfant de dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique Du Langage, l’ENS-LSH et l’Université de Lyon, Dec 2009, Lyon, France. pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic learning and statistical adjustment in child use of vernacular variants: A case study in the family and the friends’ network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des variétés sociolinguistiques et contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture ANR, Programme ‘Apprentissages, connaissances et société’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des constructions causatives en bulgare et en français: production, compréhension, imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. http://www.ddl.ish-lyon.cnrs.fr/colloques/AcquisiLyon/index.asp?Action=Edit&amp;Langue=FR&amp;Page=Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du lexique et formation des mots en Français : le cas de la liaison chez des enfants tout-venant et dysphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le langage oral de l'enfant scolarisé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz or Change: How the Social Network Structure Conditions the Fate of Lexical Innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nijmegen, Radboud University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Language in Humans and in Machines 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les modèles d’acquisition de la liaison en français L1 et L2 à partir de nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rfp2017 : 15es Journées du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender strerotypes and parent-child interaction in 3-year olds: what can we learn from plays with gendered toys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Explorations in Ethnography, Language and Communication, Diversities in global societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des dialectes régionaux dans le réseau amical : une affaire de gars ?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal accommodation in family and peer networks in mid-childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns d’usages et ajustements fréquentiels dans la famille et entre amis : une enquête sociolinguistique du discours spontané d’un enfant de dix ans et de cinq ans dans un village haut-savoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Européenne sur les processus d’acquisitions du langage et les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Soum-Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.130, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Cultural Embeddedness on Metaphor Translation and Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurativity across Domains, Modalities and Research Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2022, 978-1-5275-7787-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, evaluation and awareness of French sociolinguistic variables by second-language learners during a stay abroad. The case of negative ne and optional liaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.227‑250, 2021, 9789027209078. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and bidialectalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther de Vogelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Katerbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz-Josef Meismer; Hélène Martinez; Sophie Wauquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès International de Linguistique et de Philologie Romanes (Nancy, 15-20 juillet 2013). Section 12 : Acquisition et apprentissage des langues, psycholinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://www.atilf.fr/cilpr2013/actes/section-12/CILPR-2013-12-Harnois_Delpiano-Chevrot-Cavalla.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and acquisition of sociolinguistic variation in a study abroad context : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosamond Mitchell; Nicole Tracy-Ventura; Kevin McManus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social interaction, identity and language learning during residence abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosla Monographs series 4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison: approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la distinction compétence-performance dans les théories fondées sur l'usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires XXI de la Société Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Publisher, pp.49-68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Français tu parles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N Balacheff (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.40--45, 2011, Le Mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage enfantin des traits sociolectaux au sein du réseau familial et amical : une étude de cas dans un village de Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Arleo; Julie Delalande (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines: universalité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, Le Sens social (Rennes), 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison, segmentation des mots et schémas syntaxiques entre 2 et 6 ans : un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier-Jacques Duché; Christophe-Loïc Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Bichat : Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Expansion, formation et éditions, pp.230-244, 2006, 2-7046-1714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of French Liaison and Related Child Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Almgren, A. Barreña, M.J. Ezeizabarrena, I. Idiazabal, and B. MacWhinney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Child Language Acquisition, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla Press, pp.761-775, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi « malaisance » buzze et pas « ennuyance », ou comment prédire le succès d’un mot sur un réseau social (entretien dans le journal Le Monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larousserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le projet Construction des Connaissances Langagières, Diversité des Usages, Contextes Sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Cognitive Science, Special issue of TopiCS in Cogntive Science 10 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation in a First Language: Toward a Socialization-Based Framework, Routledge Handbook of Variationist Sociolinguistics (to appear)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : acquisition, théorie phonologique, traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chevrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social networks during Study Abroad: Acquiring non-standard varieties (Languages, Special Issue : The development of sociolinguistic competence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (5), pp.108. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10050108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How position in the network determines the fate of lexical innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and categorising lexical innovations in a corpus of tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/plc-2022-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence artificielle bousculée par l’art (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Atelier arts-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and perceptions of Machine Translation at the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of specialised translation (JoSTrans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Introduction and Review: Sociolinguistic Variation and Cognitive Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.679-695. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender context effects in noun recognition: grammatical cues or co-occurrence effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.1204 - 1209. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment : Influences of Ethnicity on Evaluations of Foreign Language Speaking Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (15-1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.4920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons prénominales : complémentarité des approches transversale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, 51, pp.35-63. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino-aprendizagem da sociolinguística em fle: uma reflexão baseada na representação cognitiva do estilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letras Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35572/rlr.v4i1.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends' nativeness and local identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1251. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954394514000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: debates, critical issues, future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381 - 411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717998v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Social norms or environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language acquisition and sociolinguistic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of French verbal tenses by Russian adult learners: stem alternation and frequency effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeeva, Evegeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic variations in the social network of a 10-year-old child: pragmatic adjustments or automatic alignment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.678-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9841.2010.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based account of the acquisition of liaison: evidence from sensitivity to plural / singular orientation of nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.342-350. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison et formation des mots français: un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La liaison : de la phonologie à la cognition., 39 (158), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2005.2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme contre l’usage : étude exploratoire de l’acquisition du prétérit anglais par des apprenants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Apr 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modèles de langage fondés sur l’intelligence artificielle ont-ils des connaissances sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, ENS Lyon &amp; CNRS, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nathael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception in study abroad: how learners perceive sociolinguistic varieties in a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition 2023 (ViLA5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Vrije Universiteit Brussel &amp; KU Leuven (Brussels campus), Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations lexicales sur Twitter : description et prédiction de l'influence de la position des locuteurs dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Linguistique de Corpus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNeT et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons chez l’enfant : rétrospective sur 15 années de débats théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons : perspectives théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, Oct 2022, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the cognitive and the social, the individual and the collective dimensions in a unified framework: How does sociolinguistics contribute? [Invited talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for the Study of Language and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’interdisciplinarité et sa mise en œuvre par la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ICAR, ENS Lyon, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de capteurs individuels pour la collecte non supervisée des interactions verbales et des proximités sociales à l’école maternelle [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIL, Programme doctoral CUSO en Sciences du langage 2022 : Quelle place pour la variation sociolinguistique dans les données récoltées empiriquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AI for doing sociolinguistics? Representations of gendered social cues in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veloso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the sociodemographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Nov 2021, COPENHAGEN, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, acquisition du langage et cognition: la question de la cohérence des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the socio-demographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: new data, models, debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ruvoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des unités linguistiques variables : enjeux linguistiques, sociaux et cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, université de Caen, Feb 2020, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation in SLA: do all learners construct coherent cognitive representation of the varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrot J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rorschach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents et jeunes enfants s'émancipent-ils des stéréotypes de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgement and cognitive organization of the sociolinguistic variables in Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et structure des schémas sociolinguistiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Université de Mons, France. pp.9-13, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184610007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition, acquisition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P&amp;P 2018 - Phonetik und Phonologie im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de quelques variables sociolinguistiques du français : la liaison variable, la réalisation du ne de négation et le clitique objet direct y [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université of Indiana, College of Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University's Horizons of Knowledge lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Indiana, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire anglaise en licence : pour une introduction progressive des règles. Journée d'étude sur l'enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesylia, Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, theoretical issues and available results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking, Doing, Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data [Invited talk, Horizons of Knowledge Lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Indiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons : théories, nouvelles données, poursuite des débats [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique de Nantes (LLING), CNRS &amp; Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal analysis of personal network and of the development of sociolinguistic competence during a study abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistic: Innovation and Epistemological Challenges (AILA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic perception: Linguistic knowledge and social categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with gendered toys in 3-year-olds: What do we learn from parent-child interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Jisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Nordic Conference on Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Akureyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et usages sociolinguistiques : le social, le cognitif et le réseau [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d’Informatique de Grenoble, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et cognition : l’individu, le collectif, le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Interactions, Corpus, Apprentissages, Représentations (ICAR), ENS Lyon, Séminaire transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociolinguistique au risque de l’interdisciplinarité : le cas des sciences cognitives et des STIC [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research? [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences sociales dans le langage et son acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation du personnel Petite Enfance de la Ville de Meylan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Petite Enfance Meylan, Jan 2016, MEYLAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation and language acquisition: The cognitive and the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Universidad de Murcia, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan, University of Oslo, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and language usage: the social, the cognitive, and the network [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for investigating multilingualism in the family: Bridging language acquisition and language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et phonologie : influences réciproques et équilibrations [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives du style chez des apprenants du français en séjour en France : restauration et variation sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends’ nativeness and local identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fancisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation during a study abroad : a longitudinal analysis of the personal social networks of the learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du langage oral : entre cognition et socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Actualité de la recherche sur les apprentissages et handicaps scolaires : enjeux et actions de prévention (organisée par la SFR Santé et Société en direction des acteurs sociaux et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique: émergence d’un domaine entre sciences cognitives et sciences sociales [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Gipsa Lab (UMR 5216), Département Parole et Cognition, CNRS &amp; Grenoble Institut National Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment: Influences of Ethnicity on Judgments of Oral Language Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Association of Canada and the United States (LACUS) Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, University of British Columbia, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgement: l'influence de l'origine ethnique - réelle ou imaginée - sur les évaluations des compétences en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observables [participation à une table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Mondial de Linguistique Française, Université Libre de Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (VilA2),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gender-marked context in noun recognition: Abstract cues or storage of multiword sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Society's 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of social network on sociolinguistic competence in second language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Applied Linguistics (AILA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique : données et réflexions théoriques pour un domaine en émergence [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Laval, Département de langue, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (Vila2): From corpus studies to experimental approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variétés sociales des langues : quand la sociolinguistique rencontre l’éthologie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des membres grenoblois de l’Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons, constructions, lexique : une approche basée sur l’usage [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur le Langage, l’Esprit et le Cerveau, UQAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dialects and animal communication: Guidelines for a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on human dialects and animal communication. Common principles and differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des réseaux sociaux sur l'usage et l'acquisition du français langue seconde par des Américains lors de séjour d'étude en France : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions langagières dans le réseau familial et amical d’un enfant de dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique Du Langage, l’ENS-LSH et l’Université de Lyon, Dec 2009, Lyon, France. pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic learning and statistical adjustment in child use of vernacular variants: A case study in the family and the friends’ network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des variétés sociolinguistiques et contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture ANR, Programme ‘Apprentissages, connaissances et société’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des constructions causatives en bulgare et en français: production, compréhension, imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. http://www.ddl.ish-lyon.cnrs.fr/colloques/AcquisiLyon/index.asp?Action=Edit&amp;Langue=FR&amp;Page=Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du lexique et formation des mots en Français : le cas de la liaison chez des enfants tout-venant et dysphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le langage oral de l'enfant scolarisé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz or Change: How the Social Network Structure Conditions the Fate of Lexical Innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nijmegen, Radboud University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Language in Humans and in Machines 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les modèles d’acquisition de la liaison en français L1 et L2 à partir de nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rfp2017 : 15es Journées du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender strerotypes and parent-child interaction in 3-year olds: what can we learn from plays with gendered toys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Explorations in Ethnography, Language and Communication, Diversities in global societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des dialectes régionaux dans le réseau amical : une affaire de gars ?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal accommodation in family and peer networks in mid-childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns d’usages et ajustements fréquentiels dans la famille et entre amis : une enquête sociolinguistique du discours spontané d’un enfant de dix ans et de cinq ans dans un village haut-savoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Européenne sur les processus d’acquisitions du langage et les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Soum-Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.130, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Cultural Embeddedness on Metaphor Translation and Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurativity across Domains, Modalities and Research Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2022, 978-1-5275-7787-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, evaluation and awareness of French sociolinguistic variables by second-language learners during a stay abroad. The case of negative ne and optional liaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.227‑250, 2021, 9789027209078. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and bidialectalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther de Vogelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Katerbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz-Josef Meismer; Hélène Martinez; Sophie Wauquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès International de Linguistique et de Philologie Romanes (Nancy, 15-20 juillet 2013). Section 12 : Acquisition et apprentissage des langues, psycholinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://www.atilf.fr/cilpr2013/actes/section-12/CILPR-2013-12-Harnois_Delpiano-Chevrot-Cavalla.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and acquisition of sociolinguistic variation in a study abroad context : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosamond Mitchell; Nicole Tracy-Ventura; Kevin McManus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social interaction, identity and language learning during residence abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosla Monographs series 4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison: approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la distinction compétence-performance dans les théories fondées sur l'usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires XXI de la Société Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Publisher, pp.49-68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Français tu parles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N Balacheff (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.40--45, 2011, Le Mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage enfantin des traits sociolectaux au sein du réseau familial et amical : une étude de cas dans un village de Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Arleo; Julie Delalande (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines: universalité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, Le Sens social (Rennes), 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison, segmentation des mots et schémas syntaxiques entre 2 et 6 ans : un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier-Jacques Duché; Christophe-Loïc Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Bichat : Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Expansion, formation et éditions, pp.230-244, 2006, 2-7046-1714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of French Liaison and Related Child Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Almgren, A. Barreña, M.J. Ezeizabarrena, I. Idiazabal, and B. MacWhinney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Child Language Acquisition, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla Press, pp.761-775, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi « malaisance » buzze et pas « ennuyance », ou comment prédire le succès d’un mot sur un réseau social (entretien dans le journal Le Monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larousserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le projet Construction des Connaissances Langagières, Diversité des Usages, Contextes Sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Cognitive Science, Special issue of TopiCS in Cogntive Science 10 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation in a First Language: Toward a Socialization-Based Framework, Routledge Handbook of Variationist Sociolinguistics (to appear)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : acquisition, théorie phonologique, traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10050108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893120v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Foulkes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gilchrist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Viana dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v4i1.398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01251" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeeva, Evegeniya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721685v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9841.2010.00459.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB0CE4663E0BDC79B90B13F0AB39C4EA574153C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ruvoletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrot J.-P." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bardet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969231v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969174v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970720v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970947v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335666v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834217v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100161" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721692v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Hong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurosla.org/monographs/EM04/Gautier_Chevrot.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706711v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580019v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099363v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10050108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893120v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Foulkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gilchrist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Viana dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v4i1.398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeeva, Evegeniya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721685v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9841.2010.00459.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB0CE4663E0BDC79B90B13F0AB39C4EA574153C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ruvoletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrot J.-P." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970947v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100161" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721692v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Hong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurosla.org/monographs/EM04/Gautier_Chevrot.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706711v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580019v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099363v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>