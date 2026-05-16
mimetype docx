--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chevrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social networks during Study Abroad: Acquiring non-standard varieties (Languages, Special Issue : The development of sociolinguistic competence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (5), pp.108. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10050108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How position in the network determines the fate of lexical innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and categorising lexical innovations in a corpus of tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/plc-2022-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence artificielle bousculée par l’art (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Atelier arts-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and perceptions of Machine Translation at the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of specialised translation (JoSTrans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Introduction and Review: Sociolinguistic Variation and Cognitive Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.679-695. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender context effects in noun recognition: grammatical cues or co-occurrence effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.1204 - 1209. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment : Influences of Ethnicity on Evaluations of Foreign Language Speaking Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (15-1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.4920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons prénominales : complémentarité des approches transversale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, 51, pp.35-63. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino-aprendizagem da sociolinguística em fle: uma reflexão baseada na representação cognitiva do estilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letras Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35572/rlr.v4i1.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends' nativeness and local identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1251. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954394514000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: debates, critical issues, future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381 - 411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717998v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Social norms or environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language acquisition and sociolinguistic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of French verbal tenses by Russian adult learners: stem alternation and frequency effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeeva, Evegeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic variations in the social network of a 10-year-old child: pragmatic adjustments or automatic alignment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.678-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9841.2010.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based account of the acquisition of liaison: evidence from sensitivity to plural / singular orientation of nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.342-350. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison et formation des mots français: un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La liaison : de la phonologie à la cognition., 39 (158), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2005.2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme contre l’usage : étude exploratoire de l’acquisition du prétérit anglais par des apprenants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Apr 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modèles de langage fondés sur l’intelligence artificielle ont-ils des connaissances sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, ENS Lyon &amp; CNRS, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nathael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception in study abroad: how learners perceive sociolinguistic varieties in a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition 2023 (ViLA5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Vrije Universiteit Brussel &amp; KU Leuven (Brussels campus), Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations lexicales sur Twitter : description et prédiction de l'influence de la position des locuteurs dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Linguistique de Corpus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNeT et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons chez l’enfant : rétrospective sur 15 années de débats théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons : perspectives théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, Oct 2022, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the cognitive and the social, the individual and the collective dimensions in a unified framework: How does sociolinguistics contribute? [Invited talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for the Study of Language and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’interdisciplinarité et sa mise en œuvre par la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ICAR, ENS Lyon, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de capteurs individuels pour la collecte non supervisée des interactions verbales et des proximités sociales à l’école maternelle [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIL, Programme doctoral CUSO en Sciences du langage 2022 : Quelle place pour la variation sociolinguistique dans les données récoltées empiriquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AI for doing sociolinguistics? Representations of gendered social cues in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veloso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the sociodemographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Nov 2021, COPENHAGEN, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, acquisition du langage et cognition: la question de la cohérence des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the socio-demographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: new data, models, debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ruvoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des unités linguistiques variables : enjeux linguistiques, sociaux et cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, université de Caen, Feb 2020, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation in SLA: do all learners construct coherent cognitive representation of the varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrot J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rorschach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents et jeunes enfants s'émancipent-ils des stéréotypes de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgement and cognitive organization of the sociolinguistic variables in Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et structure des schémas sociolinguistiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Université de Mons, France. pp.9-13, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184610007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition, acquisition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P&amp;P 2018 - Phonetik und Phonologie im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de quelques variables sociolinguistiques du français : la liaison variable, la réalisation du ne de négation et le clitique objet direct y [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université of Indiana, College of Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University's Horizons of Knowledge lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Indiana, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire anglaise en licence : pour une introduction progressive des règles. Journée d'étude sur l'enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesylia, Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, theoretical issues and available results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking, Doing, Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data [Invited talk, Horizons of Knowledge Lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Indiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons : théories, nouvelles données, poursuite des débats [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique de Nantes (LLING), CNRS &amp; Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal analysis of personal network and of the development of sociolinguistic competence during a study abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistic: Innovation and Epistemological Challenges (AILA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic perception: Linguistic knowledge and social categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with gendered toys in 3-year-olds: What do we learn from parent-child interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Jisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Nordic Conference on Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Akureyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et usages sociolinguistiques : le social, le cognitif et le réseau [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d’Informatique de Grenoble, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et cognition : l’individu, le collectif, le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Interactions, Corpus, Apprentissages, Représentations (ICAR), ENS Lyon, Séminaire transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociolinguistique au risque de l’interdisciplinarité : le cas des sciences cognitives et des STIC [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research? [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences sociales dans le langage et son acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation du personnel Petite Enfance de la Ville de Meylan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Petite Enfance Meylan, Jan 2016, MEYLAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation and language acquisition: The cognitive and the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Universidad de Murcia, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan, University of Oslo, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and language usage: the social, the cognitive, and the network [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for investigating multilingualism in the family: Bridging language acquisition and language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et phonologie : influences réciproques et équilibrations [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives du style chez des apprenants du français en séjour en France : restauration et variation sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends’ nativeness and local identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fancisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation during a study abroad : a longitudinal analysis of the personal social networks of the learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du langage oral : entre cognition et socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Actualité de la recherche sur les apprentissages et handicaps scolaires : enjeux et actions de prévention (organisée par la SFR Santé et Société en direction des acteurs sociaux et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique: émergence d’un domaine entre sciences cognitives et sciences sociales [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Gipsa Lab (UMR 5216), Département Parole et Cognition, CNRS &amp; Grenoble Institut National Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment: Influences of Ethnicity on Judgments of Oral Language Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Association of Canada and the United States (LACUS) Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, University of British Columbia, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgement: l'influence de l'origine ethnique - réelle ou imaginée - sur les évaluations des compétences en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observables [participation à une table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Mondial de Linguistique Française, Université Libre de Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (VilA2),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gender-marked context in noun recognition: Abstract cues or storage of multiword sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Society's 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of social network on sociolinguistic competence in second language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Applied Linguistics (AILA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique : données et réflexions théoriques pour un domaine en émergence [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Laval, Département de langue, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (Vila2): From corpus studies to experimental approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variétés sociales des langues : quand la sociolinguistique rencontre l’éthologie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des membres grenoblois de l’Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons, constructions, lexique : une approche basée sur l’usage [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur le Langage, l’Esprit et le Cerveau, UQAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dialects and animal communication: Guidelines for a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on human dialects and animal communication. Common principles and differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des réseaux sociaux sur l'usage et l'acquisition du français langue seconde par des Américains lors de séjour d'étude en France : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions langagières dans le réseau familial et amical d’un enfant de dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique Du Langage, l’ENS-LSH et l’Université de Lyon, Dec 2009, Lyon, France. pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic learning and statistical adjustment in child use of vernacular variants: A case study in the family and the friends’ network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des variétés sociolinguistiques et contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture ANR, Programme ‘Apprentissages, connaissances et société’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des constructions causatives en bulgare et en français: production, compréhension, imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. http://www.ddl.ish-lyon.cnrs.fr/colloques/AcquisiLyon/index.asp?Action=Edit&amp;Langue=FR&amp;Page=Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du lexique et formation des mots en Français : le cas de la liaison chez des enfants tout-venant et dysphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le langage oral de l'enfant scolarisé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz or Change: How the Social Network Structure Conditions the Fate of Lexical Innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nijmegen, Radboud University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Language in Humans and in Machines 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les modèles d’acquisition de la liaison en français L1 et L2 à partir de nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rfp2017 : 15es Journées du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender strerotypes and parent-child interaction in 3-year olds: what can we learn from plays with gendered toys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Explorations in Ethnography, Language and Communication, Diversities in global societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des dialectes régionaux dans le réseau amical : une affaire de gars ?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal accommodation in family and peer networks in mid-childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns d’usages et ajustements fréquentiels dans la famille et entre amis : une enquête sociolinguistique du discours spontané d’un enfant de dix ans et de cinq ans dans un village haut-savoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Européenne sur les processus d’acquisitions du langage et les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Soum-Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.130, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Cultural Embeddedness on Metaphor Translation and Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurativity across Domains, Modalities and Research Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2022, 978-1-5275-7787-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, evaluation and awareness of French sociolinguistic variables by second-language learners during a stay abroad. The case of negative ne and optional liaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.227‑250, 2021, 9789027209078. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and bidialectalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther de Vogelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Katerbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz-Josef Meismer; Hélène Martinez; Sophie Wauquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès International de Linguistique et de Philologie Romanes (Nancy, 15-20 juillet 2013). Section 12 : Acquisition et apprentissage des langues, psycholinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://www.atilf.fr/cilpr2013/actes/section-12/CILPR-2013-12-Harnois_Delpiano-Chevrot-Cavalla.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and acquisition of sociolinguistic variation in a study abroad context : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosamond Mitchell; Nicole Tracy-Ventura; Kevin McManus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social interaction, identity and language learning during residence abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosla Monographs series 4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison: approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la distinction compétence-performance dans les théories fondées sur l'usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires XXI de la Société Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Publisher, pp.49-68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Français tu parles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N Balacheff (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.40--45, 2011, Le Mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage enfantin des traits sociolectaux au sein du réseau familial et amical : une étude de cas dans un village de Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Arleo; Julie Delalande (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines: universalité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, Le Sens social (Rennes), 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison, segmentation des mots et schémas syntaxiques entre 2 et 6 ans : un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier-Jacques Duché; Christophe-Loïc Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Bichat : Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Expansion, formation et éditions, pp.230-244, 2006, 2-7046-1714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of French Liaison and Related Child Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Almgren, A. Barreña, M.J. Ezeizabarrena, I. Idiazabal, and B. MacWhinney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Child Language Acquisition, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla Press, pp.761-775, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi « malaisance » buzze et pas « ennuyance », ou comment prédire le succès d’un mot sur un réseau social (entretien dans le journal Le Monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larousserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le projet Construction des Connaissances Langagières, Diversité des Usages, Contextes Sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Cognitive Science, Special issue of TopiCS in Cogntive Science 10 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation in a First Language: Toward a Socialization-Based Framework, Routledge Handbook of Variationist Sociolinguistics (to appear)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : acquisition, théorie phonologique, traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Chevrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social networks during Study Abroad: Acquiring non-standard varieties (Languages, Special Issue : The development of sociolinguistic competence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (5), pp.108. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10050108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How position in the network determines the fate of lexical innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral is not fair enough: testing the efficiency of different language gender-fair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Varnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.125677. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1256779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gef.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and categorising lexical innovations in a corpus of tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/plc-2022-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Intelligence artificielle bousculée par l’art (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Atelier arts-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and perceptions of Machine Translation at the European Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of specialised translation (JoSTrans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36-1 : 29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editors’ Introduction and Review: Sociolinguistic Variation and Cognitive Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.679-695. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender context effects in noun recognition: grammatical cues or co-occurrence effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.1204 - 1209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2017.1335876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment : Influences of Ethnicity on Evaluations of Foreign Language Speaking Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (15-1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.4920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons prénominales : complémentarité des approches transversale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, 51, pp.35-63. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.151.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino-aprendizagem da sociolinguística em fle: uma reflexão baseada na representação cognitiva do estilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Letras Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35572/rlr.v4i1.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends' nativeness and local identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1251. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954394514000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: debates, critical issues, future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language choice adjustments in child production during dyadic and multiparty interactions: A quantitative approach to multilingual interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.413 - 438. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718009v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381 - 411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717998v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language evaluation and use during early childhood: Social norms or environmental regularities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.381-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language acquisition and sociolinguistic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of French verbal tenses by Russian adult learners: stem alternation and frequency effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergeeva, Evegeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Chronos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.179-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic variations in the social network of a 10-year-old child: pragmatic adjustments or automatic alignment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.678-692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9841.2010.00459.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-based account of the acquisition of liaison: evidence from sensitivity to plural / singular orientation of nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.342-350. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269506002663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison et formation des mots français: un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La liaison : de la phonologie à la cognition., 39 (158), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2005.2661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme contre l’usage : étude exploratoire de l’acquisition du prétérit anglais par des apprenants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des changements sémantiques en diachronie courte dans un corpus de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12emes Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences sociolinguistiques des grands modèles de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GANEHs Perspectives pour l’édition et l’exploitation de corpus avec l’IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Apr 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modèles de langage fondés sur l’intelligence artificielle ont-ils des connaissances sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR, ENS Lyon &amp; CNRS, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nathael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception in study abroad: how learners perceive sociolinguistic varieties in a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition 2023 (ViLA5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Vrije Universiteit Brussel &amp; KU Leuven (Brussels campus), Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des innovations lexicales sur Twitter : description et prédiction de l'influence de la position des locuteurs dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Linguistique de Corpus 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNeT et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons chez l’enfant : rétrospective sur 15 années de débats théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acquisition des liaisons : perspectives théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wien Universität, Oct 2022, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’interdisciplinarité et sa mise en œuvre par la sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ICAR, ENS Lyon, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the cognitive and the social, the individual and the collective dimensions in a unified framework: How does sociolinguistics contribute? [Invited talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for the Study of Language and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de capteurs individuels pour la collecte non supervisée des interactions verbales et des proximités sociales à l’école maternelle [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIL, Programme doctoral CUSO en Sciences du langage 2022 : Quelle place pour la variation sociolinguistique dans les données récoltées empiriquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AI for doing sociolinguistics? Representations of gendered social cues in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veloso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the sociodemographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Nov 2021, COPENHAGEN, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique, acquisition du langage et cognition: la question de la cohérence des variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the socio-demographic characteristics of Twitter users from their tweets? The contribution of massive data and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic variation in European languages – New perspectives on diasystematic variation at the occasion of the centenary of Coseriu’s birth (1921-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition: new data, models, debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ruvoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des unités linguistiques variables : enjeux linguistiques, sociaux et cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, université de Caen, Feb 2020, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation in SLA: do all learners construct coherent cognitive representation of the varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrot J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rorschach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents et jeunes enfants s'émancipent-ils des stéréotypes de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international du GIS Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8618-8622, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgement and cognitive organization of the sociolinguistic variables in Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong Kong, China. pp.339-348, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/K19-1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et structure des schémas sociolinguistiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Université de Mons, France. pp.9-13, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184610007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition, acquisition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P&amp;P 2018 - Phonetik und Phonologie im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization of the French and Bulgarian Causative Constructions. Some Diachronic and Developmental Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique contrastive : méthodologies, applications et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marie Curie-Skłodowska, Nov 2017, Lublin, Poland. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de quelques variables sociolinguistiques du français : la liaison variable, la réalisation du ne de négation et le clitique objet direct y [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université of Indiana, College of Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire anglaise en licence : pour une introduction progressive des règles. Journée d'étude sur l'enseignement de la grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesylia, Université Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison acquisition, theoretical issues and available results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University's Horizons of Knowledge lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Indiana, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons : théories, nouvelles données, poursuite des débats [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique de Nantes (LLING), CNRS &amp; Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of sociolinguistics: Cognition and massive data [Invited talk, Horizons of Knowledge Lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Indiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking, Doing, Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the acquisition of sociolinguistic variation in monolingual and multilingual contexts: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal analysis of personal network and of the development of sociolinguistic competence during a study abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistic: Innovation and Epistemological Challenges (AILA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic perception: Linguistic knowledge and social categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with gendered toys in 3-year-olds: What do we learn from parent-child interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Jisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Nordic Conference on Language and Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Akureyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et usages sociolinguistiques : le social, le cognitif et le réseau [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d’Informatique de Grenoble, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et cognition : l’individu, le collectif, le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Interactions, Corpus, Apprentissages, Représentations (ICAR), ENS Lyon, Séminaire transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sociolinguistique au risque de l’interdisciplinarité : le cas des sciences cognitives et des STIC [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Ecole Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by interdisciplinary research? [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences sociales dans le langage et son acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation du personnel Petite Enfance de la Ville de Meylan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Petite Enfance Meylan, Jan 2016, MEYLAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic variation and language acquisition: The cognitive and the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Universidad de Murcia, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de maîtrise des constructions causatives chez des enfants monolingues francophones et bulgarophones âgés de 3 à 6 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, Littérature, Communication interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Université de Plovdiv, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity: reasons to hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging gaps: Conceptual and epistemological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Multilingualism in Society across the Lifespan, University of Oslo, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et phonologie : influences réciproques et équilibrations [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and language usage: the social, the cognitive, and the network [keynote talk]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for investigating multilingualism in the family: Bridging language acquisition and language policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Center for Multilingualism in Society across the Lifespan (MultiLing), University of Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives du style chez des apprenants du français en séjour en France : restauration et variation sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Viana dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la causativité chez des enfants français et bulgares âgés de 3 à 6 ans : complexité syntaxique ou complexité sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale de l’Association Française de Linguistique Cognitive (AFiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects: a matter of gender? Boys, but not girls, use local varieties in relation to their friends’ nativeness and local identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fancisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of sociolinguistic variation during a study abroad : a longitudinal analysis of the personal social networks of the learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du langage oral : entre cognition et socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Actualité de la recherche sur les apprentissages et handicaps scolaires : enjeux et actions de prévention (organisée par la SFR Santé et Société en direction des acteurs sociaux et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique: émergence d’un domaine entre sciences cognitives et sciences sociales [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Gipsa Lab (UMR 5216), Département Parole et Cognition, CNRS &amp; Grenoble Institut National Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgment: Influences of Ethnicity on Judgments of Oral Language Proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Association of Canada and the United States (LACUS) Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, University of British Columbia, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snap Judgement: l'influence de l'origine ethnique - réelle ou imaginée - sur les évaluations des compétences en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variation sociolinguistique : données et réflexions théoriques pour un domaine en émergence [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Laval, Département de langue, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (Vila2): From corpus studies to experimental approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observables [participation à une table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Mondial de Linguistique Française, Université Libre de Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of social network on sociolinguistic competence in second language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Applied Linguistics (AILA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gender-marked context in noun recognition: Abstract cues or storage of multiword sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Society's 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maintenance of regional dialects in the social network of children aged 10-11 years: A matter of gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (VilA2),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et variétés sociales des langues : quand la sociolinguistique rencontre l’éthologie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des membres grenoblois de l’Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des liaisons, constructions, lexique : une approche basée sur l’usage [conférence invitée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur le Langage, l’Esprit et le Cerveau, UQAM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dialects and animal communication: Guidelines for a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on human dialects and animal communication. Common principles and differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des réseaux sociaux sur l'usage et l'acquisition du français langue seconde par des Américains lors de séjour d'étude en France : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions langagières dans le réseau familial et amical d’un enfant de dix ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dynamique Du Langage, l’ENS-LSH et l’Université de Lyon, Dec 2009, Lyon, France. pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic learning and statistical adjustment in child use of vernacular variants: A case study in the family and the friends’ network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des variétés sociolinguistiques et contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture ANR, Programme ‘Apprentissages, connaissances et société’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des constructions causatives en bulgare et en français: production, compréhension, imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanka Bezinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcquisiLyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. http://www.ddl.ish-lyon.cnrs.fr/colloques/AcquisiLyon/index.asp?Action=Edit&amp;Langue=FR&amp;Page=Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation du lexique et formation des mots en Français : le cas de la liaison chez des enfants tout-venant et dysphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le langage oral de l'enfant scolarisé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz or Change: How the Social Network Structure Conditions the Fate of Lexical Innovations on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on CMC and Social Media Corpora for the Humanities (CMC-Corpora 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nijmegen, Radboud University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William N Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Language in Humans and in Machines 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les modèles d’acquisition de la liaison en français L1 et L2 à partir de nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rfp2017 : 15es Journées du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender strerotypes and parent-child interaction in 3-year olds: what can we learn from plays with gendered toys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Conference on Explorations in Ethnography, Language and Communication, Diversities in global societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stockholm, Sweden. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des dialectes régionaux dans le réseau amical : une affaire de gars ?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Gender Development Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal accommodation in family and peer networks in mid-childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns d’usages et ajustements fréquentiels dans la famille et entre amis : une enquête sociolinguistique du discours spontané d’un enfant de dix ans et de cinq ans dans un village haut-savoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Européenne sur les processus d’acquisitions du langage et les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Soum-Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Coquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : de la phonologie à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.130, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Cultural Embeddedness on Metaphor Translation and Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurativity across Domains, Modalities and Research Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2022, 978-1-5275-7787-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, evaluation and awareness of French sociolinguistic variables by second-language learners during a stay abroad. The case of negative ne and optional liaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.227‑250, 2021, 9789027209078. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and bidialectalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick de Houwer; Lourdes Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge handbook of bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.510-523, 2018, 9781316831922. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316831922.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther de Vogelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Katerbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude contrastive de l’acquisition de la liaison en L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz-Josef Meismer; Hélène Martinez; Sophie Wauquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIe Congrès International de Linguistique et de Philologie Romanes (Nancy, 15-20 juillet 2013). Section 12 : Acquisition et apprentissage des langues, psycholinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , http://www.atilf.fr/cilpr2013/actes/section-12/CILPR-2013-12-Harnois_Delpiano-Chevrot-Cavalla.pdf, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and acquisition of sociolinguistic variation in a study abroad context : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosamond Mitchell; Nicole Tracy-Ventura; Kevin McManus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social interaction, identity and language learning during residence abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurosla Monographs series 4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison: approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la distinction compétence-performance dans les théories fondées sur l'usage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires XXI de la Société Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Publisher, pp.49-68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Français tu parles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N Balacheff (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.40--45, 2011, Le Mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage enfantin des traits sociolectaux au sein du réseau familial et amical : une étude de cas dans un village de Haute-Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Arleo; Julie Delalande (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines: universalité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, Le Sens social (Rennes), 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison, segmentation des mots et schémas syntaxiques entre 2 et 6 ans : un scénario développemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier-Jacques Duché; Christophe-Loïc Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de Bichat : Orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Expansion, formation et éditions, pp.230-244, 2006, 2-7046-1714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of French Liaison and Related Child Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Almgren, A. Barreña, M.J. Ezeizabarrena, I. Idiazabal, and B. MacWhinney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Child Language Acquisition, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cascadilla Press, pp.761-775, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi « malaisance » buzze et pas « ennuyance », ou comment prédire le succès d’un mot sur un réseau social (entretien dans le journal Le Monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larousserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur le projet Construction des Connaissances Langagières, Diversité des Usages, Contextes Sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Variation and Cognitive Science, Special issue of TopiCS in Cogntive Science 10 (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Foulkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring Sociolinguistic Variation in a First Language: Toward a Socialization-Based Framework, Routledge Handbook of Variationist Sociolinguistics (to appear)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison : acquisition, théorie phonologique, traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10050108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893120v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Foulkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gilchrist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Viana dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v4i1.398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeeva, Evegeniya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721685v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9841.2010.00459.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB0CE4663E0BDC79B90B13F0AB39C4EA574153C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ruvoletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrot J.-P." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969174v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970947v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100161" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721692v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Hong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurosla.org/monographs/EM04/Gautier_Chevrot.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706711v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580019v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099363v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10050108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711435v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tarrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1256779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2022-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893120v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanka Bezinska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.938" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Foulkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1335876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gilchrist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Viana dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v4i1.398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718009v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergeeva, Evegeniya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721685v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9841.2010.00459.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB0CE4663E0BDC79B90B13F0AB39C4EA574153C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ruvoletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrot J.-P." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bardet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacoste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01989079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Jisa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970709v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970942v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834217v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100161" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721692v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01337191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01361751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Hong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817495v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316831922.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970426v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eurosla.org/monographs/EM04/Gautier_Chevrot.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706711v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580019v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099363v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003663v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>