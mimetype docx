--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -132,77 +132,4651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface modifications of oxides using the silanisation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold surface bio-engineering: a chemical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Harris Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can orthogonal surface functionalizations provide to point-of-care testing ?Plasmonic imaging - from parallel acquisition to actual structural imaging, how to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe – BioPhotonics in Point-of-Care, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg / online (France), France. pp.1136108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2560154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensing performances of integrated ISFETs on 28 nm CMOS FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ayele G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors France International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Performant Integrated pH-Sensor Using the Gate Protection Diode in the BEOL of Industrial FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.12.3.1-12.3.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrahigh-Sensitive and CMOS Compatible ISFET Developed in BEOL of Industrial UTBB FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.97-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthogonal chemical functionalization of TiW substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journées Plénières GDRB2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasensitive CMOS Electro-chemical Sensor Based on Fully Depleted SOI MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ayele G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cloarec J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE NANO 2018 International Conference on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbi Maalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonic North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface functionalization of titanium tungsten for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shangai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasensitive Extended-Gate Ion-Sensitive-Field-Effect-Transistor Developed Utilizing an Industrial UTBB FDSOI Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. T. Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference, ESSDERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of ultrasensitive extended-gate Ion-sensitive-field-effect-transistor based on industrial UTBB FDSOI transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSDERC 2017 - 47th IEEE European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lithography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing Large Sets of Multifunctional Particles onto Pre-defined Nano-sites Using Selective Surface Chemistries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS-ET 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material-selective self-assembled monolayers on patterned surfaces designed for biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Organised Films 14 (ECOF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Genova, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment adapter un jeu d'entreprise pour enseigner la Chimie en école d'ingénieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Mauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloids' selective deposition on a micropatterned gold/silica substrate based on surface chemical functionalization via self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photopotential Imaging on Functionalized Surfaces Dedicated to Label-Free Detection of Biomolecular Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.932-935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofunctionalization of silver with biotynilated BSA for SPRI biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athène, Greece. pp.1553-1556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique CNRS "Nano-Objets aux Interfaces"", NOIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging and magnetic filament orientation characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sherbrooke, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NanoBioForme - Surfaces hybrides nanostructurées et anisotropes pour la conception de capteurs biologiques plasmoniques sensibles à la conformation et à l'état d'organisation des biomolécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PNANO Annual worshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of probe sequence and strand lenght on the morphology and structuration of DNA chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Rouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano 8 : 8. International Conference of nanometer scale science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du transcriptome de Buchnera, la bactérie symbiotique intracellulaire des pucerons : une approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First step preparation of a DNA chip characterized by AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Rouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint-Meeting Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Lille, 24-28 juin 2002, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electrokinetic-Plasmonic Biosensor for Fast and Sensisitve Pathogen Detection in Irrigation Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -211,10502 +4785,6053 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche en Bioingénieure des interfaces</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche en Bioingénierie des interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning of tailored DNA origami on SiO 2 and TiO 2 substrates: Characterization by Atomic Force Microscopy and Fluorescence Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR B2i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS study of titanium tungsten functionalization and of orthogonal chemical functionalization on patterned Au/TiW or Au/SiO2/TiW substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMS XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA functionalization of gold surface for biosensor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 ème Journée Thématique du GDR B2I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOLD18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold surface cleaning and DNA functionalization for biosensor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées plénières du GDR B2I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToF-SIMS and XPS Study of Single-step Orthogonal Chemical Functionalizations on Micro/Nano-patterned Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ToF-SIMS and XPS Study of Single-step Orthogonal Chemical Functionalizations on Micro/Nano-patterned Gold</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Seattle, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489797v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cornillon</w:t>
+                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Merieux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489786v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+              <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489804v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AFM characterization of a DNA chip: from elaboration to hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiotechnologies II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary methodological approach to study the transcriptome of Buchnera, the intracellular symbiotic bacteria of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de Buchnera: développement d'une première puce à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506459v1</w:t>
-              </w:r>
-[...4447 lines deleted...]
-                <w:t xml:space="preserve">hal-04924385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Chemical Functionalization of Au/SiO 2 /TiW Patterned Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (49), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidized Titanium Tungsten Surface Functionalization by Silane-, Phosphonic Acid-, or Ortho-dihydroxyaryl-Based Organolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (29), pp.9554-9563. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b04150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal chemical functionalization of patterned Au/TiW substrate for selective immobilization of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (32), pp.325601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ab1556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-Sensitive CMOS pH Sensor Developed in the BEOL of Standard 28 nm UTBB FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.1026 - 1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JEDS.2018.2861622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.22-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Concept of Gas Sensitivity Characterization of Materials Suited for Implementation in FET-Based Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Ambriz Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s11671-016-1687-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH driven addressing of silicon nanowires onto Si$_3$N$_4$/SiO$_2$ micro-patterned surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (29), pp.295602. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/29/295602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acceptability of nanocarriers for drug delivery in different contexts of use: perceptions of researchers and research trainees in the field of new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sol Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.2125-2139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/IJN.S78799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal chemical functionalization of patterned gold on silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Léonard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.2272-2277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Acceptability Judgments Made Toward the Use of Nanocarrier-Based Targeted Drug Delivery: Interviews with Researchers and Research Trainees in the Field of New Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoEthics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3), pp.199-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11569-015-0241-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of disciplinary cultures of researchers and research trainees on the acceptability of nanocarriers for drug delivery in different contexts of use: a mixed-methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (4), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-015-2998-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles selectively immobilized onto large arrays of gold micro and nanostructures through surface chemical functionalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 447, pp.152 - 158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodiimide/NHS derivatization of COOH-terminated SAMs: activation or byproduct formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Montenegro Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (16), pp.4545-4550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5004269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-FABRICATION PROCESS FOR AN INTEGRATED BIOSENSOR COMPOSED OF A SPR TRANSDUCER COUPLED TO A MICROCALORIMETRIC SENSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (04), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219581X12400108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and grafting of magnetic bead-chains for detection of anisotropy with polarimetric surface plasmon resonance imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (04), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219581X12400121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed binding determination of seven glycoconjugates for Pseudomonas aeruginosa lectin I (PA-IL) using a DNA-based carbohydrate microarray.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goudot</w:t>
+                <w:t xml:space="preserve">M. Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rouanet</w:t>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc12428e⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.872 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695908v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Multiplexed binding determination of seven glycoconjugates for Pseudomonas aeruginosa lectin I (PA-IL) using a DNA-based carbohydrate microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bartelian</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Canva</w:t>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (31), pp.8826-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc12428e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846301v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic surface chemistry for peptide microarrays implementation: Application to the detection of anti-H3 antibody</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Use of magnetic field for addressing, grafting onto support and actuating permanent magnetic filaments applied to enhanced biodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (38), pp.8266-8271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920460a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01850003v1</w:t>
+                <w:t xml:space="preserve">hal-00539780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized immunoassay: Influence of surface chemistry and comparison with enzyme-linked immunosorbent assay and Western blot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A generic surface chemistry for peptide microarrays implementation: Application to the detection of anti-H3 antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 400 (1), pp.10 - 18. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.1320 - 1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850000v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of magnetic field for addressing, grafting onto support and actuating permanent magnetic filaments applied to enhanced biodetection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of miniaturized immunoassay: Influence of surface chemistry and comparison with enzyme-linked immunosorbent assay and Western blot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (1), pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b920460a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00539780v1</w:t>
+                <w:t xml:space="preserve">hal-01850000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach for molecular diagnostics based on biosensors and microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2-3), pp.105-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free detection of bacteria by electrochemical impedance spectroscopy: Comparison to surface plasmon resonance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosensors and bio-bar code assays based on biofunctionalized magnetic microbeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joliette Coste</w:t>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Chebib</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.589-614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00314522v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based carbohydrate biochips : a platform for surface glyco-engineering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Chevolot</w:t>
+                <w:t xml:space="preserve">Label-free detection of bacteria by electrochemical impedance spectroscopy: Comparison to surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joliette Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouillon</w:t>
+                <w:t xml:space="preserve">Hanna Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">Youssef Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.2398-2402. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (13), pp.4879-4886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200604955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac070085n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137357v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better DNA chip hybridization using chaotic advection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-based carbohydrate biochips : a platform for surface glyco-engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+                <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Beuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carrière</w:t>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2431322⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.2398-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200604955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272171v1</w:t>
+                <w:t xml:space="preserve">hal-00137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors and bio-bar code assays based on biofunctionalized magnetic microbeads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards better DNA chip hybridization using chaotic advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Frédéric Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.017112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2431322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314684v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted &amp;quot;click&amp;quot; chemistry for the synthesis of multiple labeled-carbohydrate oligonucleotides on solid support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71, pp.4700-4702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo060572n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted “click” chemistry for the synthesis of multiple labeled-carbohydrate oligonucleotides on solid support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (12), pp.4700-4702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo060572n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromélangeur à advection chaotique pour l'hybridation des puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.78-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200602009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilisation of oligo-peptidic probes for microarray implementation: Characterisation by FTIR, Atomic Force Microscopy and 2D fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soultani-Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fédollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 822 (1-2), pp.304-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+                <w:t xml:space="preserve">Study of a chaotic mixing system for DNA chip hybridization chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.L63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1775807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00402180v1</w:t>
+                <w:t xml:space="preserve">hal-01346926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chaotic mixing system for DNA chip hybridization chambers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
+                <w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (2), pp.207-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1775807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346926v1</w:t>
+                <w:t xml:space="preserve">hal-00402180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between electrochemical and optoelectrochemical impedance measurements for detection of DNA hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 89 (2), pp.195-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/abab:89:2-3:195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10716,158 +10841,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective self-assembly of nano-objects on a planar substrate based on surface chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Atom and Single Molecule Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10877,161 +11002,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the synthesis of oligonucleotide derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US 2011/0245478. 2011, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11099,51 +11224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6E7CE1D"/>
+    <w:nsid w:val="A6304B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11330,51 +11455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cloarec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4058-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Harris Hussein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ayele G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boeuf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ayele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cloarec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloarec J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Ayele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mauff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1556" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chenel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Poirier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Patenaude" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S78799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.233" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patenaude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-015-0241-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2998-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.11.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPQN6BN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montenegro Benavides" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004269" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12428e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850003v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella El Khoury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V920Q8KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desbos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.01.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071767v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maalouf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saikali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070085n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PN1TXL79-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200604955" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7QPN5JR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beuf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plaza" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431322" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314684v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jochum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060572n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274862v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soultani-Vigneron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;dolli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Duclos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.04.019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8Q713V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1775807" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02866605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cloarec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/abab:89:2-3:195" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ61NNFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cloarec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4058-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Harris Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ayele G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ayele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cloarec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614713" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloarec J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Ayele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mauff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02263" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1556" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chenel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Patenaude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S78799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.233" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patenaude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-015-0241-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2998-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.11.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPQN6BN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montenegro Benavides" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004269" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400108" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695908v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12428e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella El Khoury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.032" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V920Q8KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.01.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314522v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maalouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saikali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070085n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PN1TXL79-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200604955" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7QPN5JR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plaza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carri&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431322" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jochum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060572n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274862v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soultani-Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;dolli&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Duclos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.04.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8Q713V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1775807" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02866605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/abab:89:2-3:195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ61NNFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>