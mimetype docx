--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -132,6360 +132,6360 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Electrokinetic-Plasmonic Biosensor for Fast and Sensisitve Pathogen Detection in Irrigation Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Recherche en Bioingénierie des interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positioning of tailored DNA origami on SiO 2 and TiO 2 substrates: Characterization by Atomic Force Microscopy and Fluorescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR B2i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToF-SIMS study of titanium tungsten functionalization and of orthogonal chemical functionalization on patterned Au/TiW or Au/SiO2/TiW substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIMS XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA functionalization of gold surface for biosensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 ème Journée Thématique du GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold Nanostructures for bimodal SPRI-SERS biosensors and study of their thermoplasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOLD18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold surface cleaning and DNA functionalization for biosensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journées plénières du GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToF-SIMS and XPS Study of Single-step Orthogonal Chemical Functionalizations on Micro/Nano-patterned Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ToF-SIMS and XPS Study of Single-step Orthogonal Chemical Functionalizations on Micro/Nano-patterned Gold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Seattle, United States. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step by step characterization of PEG/alkane-thiolated mixed-SAMs on gold for biomolecular detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque UMI LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Allevard les Bains, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vitro diagnostic test using biofunctionnalised microparticles for platelet genotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selective surface chemical functionalization of micropatterned gold/silica substrates:A mean for colloids’ selective deposition on Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Allevard les Bains, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An AFM characterization of a DNA chip: from elaboration to hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Rouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanobiotechnologies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary methodological approach to study the transcriptome of Buchnera, the intracellular symbiotic bacteria of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tchounikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du transcriptome de Buchnera: développement d'une première puce à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578659v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of oxides using the silanisation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold surface bio-engineering: a chemical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Harris Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul G. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can orthogonal surface functionalizations provide to point-of-care testing ?Plasmonic imaging - from parallel acquisition to actual structural imaging, how to overcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Sensing performances of integrated ISFETs on 28 nm CMOS FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ayele G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe – BioPhotonics in Point-of-Care, Proceedings SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors France International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070811v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing performances of integrated ISFETs on 28 nm CMOS FDSOI technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ecoffey</w:t>
+                <w:t xml:space="preserve">What can orthogonal surface functionalizations provide to point-of-care testing ?Plasmonic imaging - from parallel acquisition to actual structural imaging, how to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors France International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe – BioPhotonics in Point-of-Care, Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg / online (France), France. pp.1136108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2560154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364707v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Performant Integrated pH-Sensor Using the Gate Protection Diode in the BEOL of Industrial FDSOI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Ultrasensitive CMOS Electro-chemical Sensor Based on Fully Depleted SOI MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ayele G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cloarec J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE NANO 2018 International Conference on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073379v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-Sensitive and CMOS Compatible ISFET Developed in BEOL of Industrial UTBB FDSOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bon</w:t>
+                <w:t xml:space="preserve">Highly Performant Integrated pH-Sensor Using the Gate Protection Diode in the BEOL of Industrial FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.12.3.1-12.3.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047342v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal chemical functionalization of TiW substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gehin</w:t>
+                <w:t xml:space="preserve">Ultrahigh-Sensitive and CMOS Compatible ISFET Developed in BEOL of Industrial UTBB FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Plénières GDRB2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903473v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive CMOS Electro-chemical Sensor Based on Fully Depleted SOI MOSFET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Boeuf</w:t>
+                <w:t xml:space="preserve">Orthogonal chemical functionalization of TiW substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NANO 2018 International Conference on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">3ème Journées Plénières GDRB2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320608v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbi Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Gold Nanostructred biochips for surface plasmon resonance imaging and surface enhanced raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic North</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization of titanium tungsten for biosensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Gillibert</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Extended-Gate Ion-Sensitive-Field-Effect-Transistor Developed Utilizing an Industrial UTBB FDSOI Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. T. Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference, ESSDERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156859v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Extended-Gate Ion-Sensitive-Field-Effect-Transistor Developed Utilizing an Industrial UTBB FDSOI Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ecoffey</w:t>
+                <w:t xml:space="preserve">Development of ultrasensitive extended-gate Ion-sensitive-field-effect-transistor based on industrial UTBB FDSOI transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference, ESSDERC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSDERC 2017 - 47th IEEE European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096925v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ultrasensitive extended-gate Ion-sensitive-field-effect-transistor based on industrial UTBB FDSOI transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+                <w:t xml:space="preserve">Next generation of Nanostructured Biochips for a bimodal SPRI-SERS detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olivéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2017 - 47th IEEE European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C'Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895310v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective self-assembly of large sets of nanoparticles on nanopatterned functionalized substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lithography Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kamuela, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Surface Nanostructuration and Surface Chemistry at the Submicronic Scale: Towards a Bimodal SPRI / SERS Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS-Emerging Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Large Sets of Multifunctional Particles onto Pre-defined Nano-sites Using Selective Surface Chemistries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS-ET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material-selective self-assembled monolayers on patterned surfaces designed for biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Organised Films 14 (ECOF 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Genova, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter un jeu d'entreprise pour enseigner la Chimie en école d'ingénieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloids' selective deposition on a micropatterned gold/silica substrate based on surface chemical functionalization via self-assembled monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopotential Imaging on Functionalized Surfaces Dedicated to Label-Free Detection of Biomolecular Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.932-935, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofunctionalization of silver with biotynilated BSA for SPRI biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pourceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athène, Greece. pp.1553-1556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628534v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharides-Protein Interaction Study using Microarrays with DDI Immobilisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Meyer</w:t>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Eurosensors XXV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668316v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS "Nano-Objets aux Interfaces"", NOIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging and magnetic filament orientation characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoBioForme - Surfaces hybrides nanostructurées et anisotropes pour la conception de capteurs biologiques plasmoniques sensibles à la conformation et à l'état d'organisation des biomolécules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNANO Annual worshop 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of probe sequence and strand lenght on the morphology and structuration of DNA chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano 8 : 8. International Conference of nanometer scale science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de Buchnera, la bactérie symbiotique intracellulaire des pucerons : une approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step preparation of a DNA chip characterized by AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint-Meeting Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Lille, 24-28 juin 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924385v1</w:t>
-              </w:r>
-[...1755 lines deleted...]
-                <w:t xml:space="preserve">hal-03506459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6503,103 +6503,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Chemical Functionalization of Au/SiO 2 /TiW Patterned Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (49), </w:t>
@@ -6637,90 +6637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidized Titanium Tungsten Surface Functionalization by Silane-, Phosphonic Acid-, or Ortho-dihydroxyaryl-Based Organolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6771,90 +6771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal chemical functionalization of patterned Au/TiW substrate for selective immobilization of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Yeromonahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,103 +6905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-Sensitive CMOS pH Sensor Developed in the BEOL of Standard 28 nm UTBB FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.1026 - 1032. </w:t>
@@ -7052,77 +7052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sensitivity pH sensing on the BEOL of industrial FDSOI transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getenet Tesega Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Ambriz Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7319,90 +7319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH driven addressing of silicon nanowires onto Si$_3$N$_4$/SiO$_2$ micro-patterned surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sol Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7583,103 +7583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal chemical functionalization of patterned gold on silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zuttion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.2272-2277. </w:t>
@@ -7743,51 +7743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7860,51 +7860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Chenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patenaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7951,103 +7951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles selectively immobilized onto large arrays of gold micro and nanostructures through surface chemical functionalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 447, pp.152 - 158. </w:t>
@@ -8097,103 +8097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodiimide/NHS derivatization of COOH-terminated SAMs: activation or byproduct formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Montenegro Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (16), pp.4545-4550. </w:t>
@@ -8231,103 +8231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-FABRICATION PROCESS FOR AN INTEGRATED BIOSENSOR COMPOSED OF A SPR TRANSDUCER COUPLED TO A MICROCALORIMETRIC SENSOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aimez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (04), </w:t>
@@ -8493,782 +8493,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplexed binding determination of seven glycoconjugates for Pseudomonas aeruginosa lectin I (PA-IL) using a DNA-based carbohydrate microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trévisan</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bartelian</w:t>
+                <w:t xml:space="preserve">Alice Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Canva</w:t>
+                <w:t xml:space="preserve">Sonia Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25, pp.872 - 875. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (31), pp.8826-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cc12428e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846301v1</w:t>
+                <w:t xml:space="preserve">hal-00695908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed binding determination of seven glycoconjugates for Pseudomonas aeruginosa lectin I (PA-IL) using a DNA-based carbohydrate microarray.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+                <w:t xml:space="preserve">M. Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goudot</w:t>
+                <w:t xml:space="preserve">B. Bartelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rouanet</w:t>
+                <w:t xml:space="preserve">M. Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (31), pp.8826-8. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.872 - 875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc12428e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695908v1</w:t>
+                <w:t xml:space="preserve">hal-01846301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of magnetic field for addressing, grafting onto support and actuating permanent magnetic filaments applied to enhanced biodetection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A generic surface chemistry for peptide microarrays implementation: Application to the detection of anti-H3 antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b920460a⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.1320 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539780v1</w:t>
+                <w:t xml:space="preserve">hal-01850003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic surface chemistry for peptide microarrays implementation: Application to the detection of anti-H3 antibody</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Development of miniaturized immunoassay: Influence of surface chemistry and comparison with enzyme-linked immunosorbent assay and Western blot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2010.07.032⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (1), pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850003v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized immunoassay: Influence of surface chemistry and comparison with enzyme-linked immunosorbent assay and Western blot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Use of magnetic field for addressing, grafting onto support and actuating permanent magnetic filaments applied to enhanced biodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (38), pp.8266-8271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920460a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach for molecular diagnostics based on biosensors and microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9309,643 +9309,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors and bio-bar code assays based on biofunctionalized magnetic microbeads</w:t>
+                <w:t xml:space="preserve">Label-free detection of bacteria by electrochemical impedance spectroscopy: Comparison to surface plasmon resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Rita Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joliette Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (13), pp.4879-4886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac070085n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314684v1</w:t>
+                <w:t xml:space="preserve">hal-00314522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free detection of bacteria by electrochemical impedance spectroscopy: Comparison to surface plasmon resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Saikali</w:t>
+                <w:t xml:space="preserve">DNA-based carbohydrate biochips : a platform for surface glyco-engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac070085n⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.2398-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200604955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314522v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based carbohydrate biochips : a platform for surface glyco-engineering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">Towards better DNA chip hybridization using chaotic advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.200604955⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.017112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2431322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00137357v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better DNA chip hybridization using chaotic advection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosensors and bio-bar code assays based on biofunctionalized magnetic microbeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.589-614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272171v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted &amp;quot;click&amp;quot; chemistry for the synthesis of multiple labeled-carbohydrate oligonucleotides on solid support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71, pp.4700-4702. </w:t>
@@ -9983,103 +9983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave assisted “click” chemistry for the synthesis of multiple labeled-carbohydrate oligonucleotides on solid support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (12), pp.4700-4702. </w:t>
@@ -10117,90 +10117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromélangeur à advection chaotique pour l'hybridation des puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10277,51 +10277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soultani-Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fédollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,307 +10391,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chaotic mixing system for DNA chip hybridization chambers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
+                <w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16, pp.L63. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (2), pp.207-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1775807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346926v1</w:t>
+                <w:t xml:space="preserve">hal-00402180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+                <w:t xml:space="preserve">Study of a chaotic mixing system for DNA chip hybridization chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.L63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1775807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2004.01.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00402180v1</w:t>
+                <w:t xml:space="preserve">hal-01346926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between electrochemical and optoelectrochemical impedance measurements for detection of DNA hybridization</w:t>
               </w:r>
@@ -10855,90 +10855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective self-assembly of nano-objects on a planar substrate based on surface chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11029,90 +11029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the synthesis of oligonucleotide derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2011/0245478. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11224,51 +11224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6304B0E"/>
+    <w:nsid w:val="3E9C2B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11455,51 +11455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cloarec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4058-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Harris Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ayele G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ayele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cloarec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614713" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloarec J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Ayele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mauff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02263" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1556" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chenel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Patenaude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S78799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.233" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patenaude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-015-0241-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2998-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.11.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPQN6BN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montenegro Benavides" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004269" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400108" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695908v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12428e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella El Khoury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.032" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V920Q8KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.01.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314522v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maalouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saikali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070085n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PN1TXL79-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200604955" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7QPN5JR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plaza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carri&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431322" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jochum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060572n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274862v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soultani-Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;dolli&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Duclos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.04.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8Q713V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1775807" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02866605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/abab:89:2-3:195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ61NNFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cloarec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4058-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triomphe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yeromonahos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Bryche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Cloarec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palazon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leonard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbrosses" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Rouillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Harris Hussein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ayele G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ecoffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloarec J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ayele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cloarec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monfray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903473v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Ayele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oliv&#233;ro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mauff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goudot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.229" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hamel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.384" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02263" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b04150" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1556" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2861622" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NLD9WS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chamas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/29/295602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chenel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Patenaude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S78799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.233" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patenaude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-015-0241-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-2998-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.11.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SPQN6BN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montenegro Benavides" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004269" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400108" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goudot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12428e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850003v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella El Khoury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.07.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V920Q8KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850000v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desbos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.12.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maalouf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joliette Coste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saikali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070085n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PN1TXL79-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200604955" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7QPN5JR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beuf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plaza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carri&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2431322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jochum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060572n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274862v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soultani-Vigneron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;dolli&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Duclos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.04.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8Q713V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1775807" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02866605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/abab:89:2-3:195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ61NNFZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>