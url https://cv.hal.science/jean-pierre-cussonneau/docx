--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -199,887 +199,887 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
+                <w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Zhu</w:t>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Acounis</w:t>
+                <w:t xml:space="preserve">S.S. Abdussalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beaupère</w:t>
+                <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Beney</w:t>
+                <w:t xml:space="preserve">V. Aerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bert</w:t>
+                <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
+              <w:t xml:space="preserve">J.Phys.G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891903v1</w:t>
+                <w:t xml:space="preserve">hal-03615379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t>
+                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aalbers</w:t>
+                <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S. Abdussalam</w:t>
+                <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abe</w:t>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aerne</w:t>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agostini</w:t>
+                <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Phys.G</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615379v1</w:t>
+                <w:t xml:space="preserve">hal-03891903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t>
+                <w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678250v1</w:t>
+                <w:t xml:space="preserve">hal-03705451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t>
+                <w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Althueser</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771742v1</w:t>
+                <w:t xml:space="preserve">hal-03720616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t>
+                <w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720616v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t>
+                <w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705451v1</w:t>
+                <w:t xml:space="preserve">hal-03678250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,90 +1290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t>
@@ -1424,90 +1424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t>
@@ -1558,111 +1558,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
@@ -1673,697 +1673,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431779v1</w:t>
+                <w:t xml:space="preserve">hal-02550182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t>
+                <w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518046v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t>
+                <w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047288v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Antunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550182v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radionuclide candidates for β+γ coincidence PET: An overview</w:t>
               </w:r>
@@ -2479,117 +2479,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911946v1</w:t>
@@ -2613,90 +2613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t>
@@ -2747,111 +2747,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
@@ -2881,111 +2881,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -3015,111 +3015,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
@@ -3130,377 +3130,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t>
+                <w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065882v1</w:t>
+                <w:t xml:space="preserve">hal-02283512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t>
+                <w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283512v1</w:t>
+                <w:t xml:space="preserve">hal-02065882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t>
@@ -3551,111 +3551,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
@@ -3666,619 +3666,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t>
+                <w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802082v1</w:t>
+                <w:t xml:space="preserve">hal-01815182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallego Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714728v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t>
+                <w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Althueser</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815182v1</w:t>
+                <w:t xml:space="preserve">hal-01714728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Beney</w:t>
+                <w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317373v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Virone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,1181 +4336,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
+                <w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. D. Amaro</w:t>
+                <w:t xml:space="preserve">J M Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01439231v1</w:t>
+                <w:t xml:space="preserve">inserm-01635537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t>
+                <w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555055v1</w:t>
+                <w:t xml:space="preserve">hal-01645375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t>
+                <w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645187v1</w:t>
+                <w:t xml:space="preserve">in2p3-01439231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t>
+                <w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703973v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t>
+                <w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645375v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J L Beney</w:t>
+                <w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (10), </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01635537v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t>
+                <w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Diglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Micheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645702v1</w:t>
+                <w:t xml:space="preserve">in2p3-01468567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t>
+                <w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Micheneau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468567v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t>
@@ -5542,606 +5542,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t>
+                <w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Althueser</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (275), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669722v1</w:t>
+                <w:t xml:space="preserve">in2p3-01439234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t>
+                <w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. D. Amaro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (275), </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01439234v1</w:t>
+                <w:t xml:space="preserve">hal-01669722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t>
+                <w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555135v1</w:t>
+                <w:t xml:space="preserve">hal-01645710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t>
+                <w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645710v1</w:t>
+                <w:t xml:space="preserve">hal-01555135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,64 +6231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,90 +6365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 04, pp.027. </w:t>
@@ -6629,51 +6629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallego Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,64 +6909,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7445,51 +7445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,177 +7560,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Balan</w:t>
+                <w:t xml:space="preserve">Direct photon production in d+Au collisions at √sNN=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Atomssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.054907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00850745v1</w:t>
+                <w:t xml:space="preserve">in2p3-00723336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7779,210 +7779,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00859701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photon production in d+Au collisions at √sNN=200 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Borel</w:t>
+                <w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arisaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.054907. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00723336v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00850745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t>
               </w:r>
@@ -8364,51 +8364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00721741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
+                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8443,106 +8443,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
+                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
+                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8577,106 +8577,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
+                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8711,106 +8711,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
+                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8824,127 +8824,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
+                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8979,106 +8979,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
+                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
+                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -9092,103 +9092,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Acero</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
+                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
               </w:r>
@@ -9302,57 +9302,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00474504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged hadron multiplicity fluctuations in Au+Au and Cu+Cu collisions from sqrt(s_NN) = 22.5 to 200 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Cold Nuclear Matter Effects on $J/\Psi$ production as Constrained by Deuteron-Gold Measurements at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,108 +9385,108 @@
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.044902. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.024912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.024912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00285369v1</w:t>
+                <w:t xml:space="preserve">in2p3-00193294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Nuclear Matter Effects on $J/\Psi$ production as Constrained by Deuteron-Gold Measurements at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Charged hadron multiplicity fluctuations in Au+Au and Cu+Cu collisions from sqrt(s_NN) = 22.5 to 200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9519,78 +9519,78 @@
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.024912. </w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.044902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.024912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00193294v1</w:t>
+                <w:t xml:space="preserve">in2p3-00285369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALICE experiment at the CERN LHC</w:t>
               </w:r>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9710,51 +9710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Size and Energy Dependence of Jet-Induced Hadron Pair Correlation Shapes in Cu+Cu and Au+Au Collisions at $\sqrt{s_{NN}}$ = 200 and 62.4 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,51 +10106,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00159389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality dependence of charged hadron production in deuteron+gold and nucleon+gold collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+                <w:t xml:space="preserve">Production of $\omega$ mesons at Large Transverse Momenta in p+p and d+Au Collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10189,102 +10189,102 @@
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 77, pp.014905. </w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.051902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.014905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00184627v1</w:t>
+                <w:t xml:space="preserve">in2p3-00116669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of $\omega$ mesons at Large Transverse Momenta in p+p and d+Au Collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
+                <w:t xml:space="preserve">Centrality dependence of charged hadron production in deuteron+gold and nucleon+gold collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10323,102 +10323,102 @@
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.051902. </w:t>
+              <w:t xml:space="preserve">, 2007, 77, pp.014905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.014905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00116669v1</w:t>
+                <w:t xml:space="preserve">in2p3-00184627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Angle Correlations for Rapidity Separated Hadron Pairs in d+Au Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+                <w:t xml:space="preserve">Jet Properties from Dihadron Correlations in p+p Collisions at $\sqrt{s}$=200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10453,106 +10453,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.222301. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.222301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00092471v1</w:t>
+                <w:t xml:space="preserve">in2p3-00119588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Structure from Dihadron Correlations in d+Au collisions at $\sqrt{S-{NN}}$=200 GeV</w:t>
+                <w:t xml:space="preserve">J/$\psi$ Production and Nuclear Effects for $d+Au$ and $p+p$ Collisions at $\sqrt{s_NN}$ = 200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10587,106 +10587,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.054903. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.012304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.054903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025236v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ Production and Nuclear Effects for $d+Au$ and $p+p$ Collisions at $\sqrt{s_NN}$ = 200 GeV</w:t>
+                <w:t xml:space="preserve">Jet Structure from Dihadron Correlations in d+Au collisions at $\sqrt{S-{NN}}$=200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10721,350 +10721,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.012304. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.054903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.054903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024495v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Effects on Hadron Production in d+Au and p+p Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.S. Adler</w:t>
+                <w:t xml:space="preserve">Azimuthal Angle Correlations for Rapidity Separated Hadron Pairs in d+Au Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.024904. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.222301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.024904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.222301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00101988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Properties from Dihadron Correlations in p+p Collisions at $\sqrt{s}$=200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. S. Adler</w:t>
+                <w:t xml:space="preserve">Nuclear Effects on Hadron Production in d+Au and p+p Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.072002. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.024904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.024904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00119588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00101988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High transverse momentum $\eta$ meson production in p+p, d+Au and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
               </w:r>
@@ -11312,51 +11312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Structure of Baryon Excess in Au+Au Collisions at sqrt(S_NN) = 200 GeV</w:t>
+                <w:t xml:space="preserve">Nuclear Modification Factors for Hadrons At Forward and Backward Rapidities in Deuteron-Gold Collisions at $\sqrt S_{NN}$ = 200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -11391,106 +11391,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, 051902(R)(6 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.082302-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.051902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.082302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023549v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Modification Factors for Hadrons At Forward and Backward Rapidities in Deuteron-Gold Collisions at $\sqrt S_{NN}$ = 200 GeV</w:t>
+                <w:t xml:space="preserve">Jet Structure of Baryon Excess in Au+Au Collisions at sqrt(S_NN) = 200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -11525,350 +11525,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.082302-6. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, 051902(R)(6 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.082302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.051902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023513v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential probes of medium-induced energy loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of dense partonic matter in relativistic nucleus-nucleus collisions at RHIC: Experimental evaluation by the PHENIX collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02333-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 757, pp.184-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of dense partonic matter in relativistic nucleus-nucleus collisions at RHIC: Experimental evaluation by the PHENIX collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential probes of medium-induced energy loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 757, pp.184-283. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02333-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023546v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t>
               </w:r>
@@ -12964,51 +12964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13232,51 +13232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,103 +13366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t>
@@ -13526,77 +13526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t>
@@ -13697,295 +13697,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t>
+                <w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Oger</w:t>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.-T. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+                <w:t xml:space="preserve">A. Breskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Donnard</w:t>
+                <w:t xml:space="preserve">R. Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duval</w:t>
+                <w:t xml:space="preserve">Wan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00745013v1</w:t>
+                <w:t xml:space="preserve">in2p3-00745056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00745056v1</w:t>
+                <w:t xml:space="preserve">in2p3-00745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t>
               </w:r>
@@ -14111,51 +14111,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00145475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium effects on high $\P_{T}$ particle production measured with the PHENIX experiment</w:t>
+                <w:t xml:space="preserve">Low mass dilepton production at RHIC energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14194,102 +14194,102 @@
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.303-310, </w:t>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.421-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02324-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025491v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy flavor production in PHENIX</w:t>
+                <w:t xml:space="preserve">Quarkonium production from d+Au to Au+Au collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14324,106 +14324,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.201-208, </w:t>
+              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - HARD Probes 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.173-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02307-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024560v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low mass dilepton production at RHIC energies</w:t>
+                <w:t xml:space="preserve">Heavy flavor production in PHENIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14462,102 +14462,102 @@
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.421-426, </w:t>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.201-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02212-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarkonium production from d+Au to Au+Au collisions</w:t>
+                <w:t xml:space="preserve">Medium effects on high $\P_{T}$ particle production measured with the PHENIX experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14592,125 +14592,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - HARD Probes 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.173-178, </w:t>
+              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.303-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02325-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02324-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024556v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14800,51 +14800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chechik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15027,286 +15027,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Couturier</w:t>
+                <w:t xml:space="preserve">Can $\phi$ mesons give an answer to the baryon puzzle at RHIC?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.317-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02326-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00068059v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can $\phi$ mesons give an answer to the baryon puzzle at RHIC?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Akiba</w:t>
+                <w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chechik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02326-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025489v1</w:t>
+                <w:t xml:space="preserve">in2p3-00068059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-particle correlations in heavy-ion reactions at ganil</w:t>
               </w:r>
@@ -15449,103 +15449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China</w:t>
@@ -15587,90 +15587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.-T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
@@ -16257,51 +16257,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00340275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALICE Technical Design Report of the Computing</w:t>
+                <w:t xml:space="preserve">ALICE Technical Design Report on Forward Detectors : FMD, T0 and V0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dellacasa</w:t>
@@ -16333,97 +16333,93 @@
                 <w:t xml:space="preserve">M. Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ALICE collaboration. 2005, pp.1-106</w:t>
+              <w:t xml:space="preserve">2005, pp.1-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024494v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALICE Technical Design Report on Forward Detectors : FMD, T0 and V0</w:t>
+                <w:t xml:space="preserve">ALICE Technical Design Report of the Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dellacasa</w:t>
@@ -16455,69 +16451,73 @@
                 <w:t xml:space="preserve">M. Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.1-76</w:t>
+              <w:t xml:space="preserve">[Research Report] ALICE collaboration. 2005, pp.1-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024755v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE addentum to the Technical Design Report of the time of flight system (TOF)</w:t>
               </w:r>
@@ -16711,51 +16711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="075C0177"/>
+    <w:nsid w:val="F1003D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16942,51 +16942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cussonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5061-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122521285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afanasiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ajitanand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044905" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Atomssa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054907" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00285369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Adler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ajitanand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044902" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.024912" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.232302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.012002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.172302" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014905" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051902" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.222301" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.054903" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.024904" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.072002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.024909" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.091102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.051902" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02333-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023546v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adcox" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.086" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023732v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.202002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.072303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00216-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Boubker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00220-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCTXN499-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)00513-E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF758VQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02289761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02324-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02307-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02212-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02325-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025489v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02326-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00340275v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024494v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cussonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5061-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122521285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afanasiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ajitanand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044905" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adare" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Atomssa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054907" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Adler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ajitanand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.024912" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00285369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044902" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.232302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.012002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.172302" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014905" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.072002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012304" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025236v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.054903" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.222301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.024904" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.024909" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.091102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.051902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adcox" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.086" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02333-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023732v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.202002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.072303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00216-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Boubker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00220-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCTXN499-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)00513-E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF758VQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02289761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025490v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02212-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02325-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02307-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02324-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02326-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00340275v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024494v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>