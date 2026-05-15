--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -467,51 +467,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t>
+                <w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
@@ -531,121 +531,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
+                <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705451v1</w:t>
+                <w:t xml:space="preserve">hal-03771742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t>
+                <w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
@@ -659,127 +659,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720616v1</w:t>
+                <w:t xml:space="preserve">hal-03705451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t>
+                <w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
@@ -793,103 +793,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Althueser</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771742v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t>
@@ -1316,64 +1316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t>
@@ -1450,64 +1450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t>
@@ -1673,563 +1673,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Antunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550182v1</w:t>
+                <w:t xml:space="preserve">hal-03047288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t>
+                <w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t>
+              <w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518046v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t>
               </w:r>
@@ -2254,64 +2254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t>
@@ -2505,64 +2505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.031. </w:t>
@@ -2639,64 +2639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t>
@@ -2773,64 +2773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t>
@@ -2862,295 +2862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t>
+                <w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000022v1</w:t>
+                <w:t xml:space="preserve">hal-02283572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t>
+                <w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283572v1</w:t>
+                <w:t xml:space="preserve">hal-02000022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t>
               </w:r>
@@ -3175,64 +3175,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t>
@@ -3309,64 +3309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t>
@@ -3443,64 +3443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t>
@@ -3577,64 +3577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t>
@@ -3666,563 +3666,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t>
+                <w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Althueser</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815182v1</w:t>
+                <w:t xml:space="preserve">hal-01714728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Beney</w:t>
+                <w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317373v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
+                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallego Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+                <w:t xml:space="preserve">J.M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714728v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t>
+                <w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alfonsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+                <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802082v1</w:t>
+                <w:t xml:space="preserve">hal-01815182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t>
               </w:r>
@@ -4336,831 +4336,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J L Beney</w:t>
+                <w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aalbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01635537v1</w:t>
+                <w:t xml:space="preserve">hal-01645187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t>
+                <w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645375v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t>
+                <w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. D. Amaro</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01439231v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+                <w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555055v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01635537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t>
+                <w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.039. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645187v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01439231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t>
+                <w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703973v1</w:t>
+                <w:t xml:space="preserve">hal-01555055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t>
               </w:r>
@@ -5319,64 +5319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t>
@@ -5453,64 +5453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t>
@@ -5587,64 +5587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (275), </w:t>
@@ -5721,64 +5721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Althueser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t>
@@ -5855,64 +5855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t>
@@ -5989,64 +5989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t>
@@ -6078,429 +6078,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Amsler</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 04, pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01468585v1</w:t>
+                <w:t xml:space="preserve">hal-03627427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468573v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01468585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t>
+                <w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.D. Amaro</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 04, pp.027. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627427v1</w:t>
+                <w:t xml:space="preserve">in2p3-01468573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallego Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aalbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7024,295 +7024,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01187280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t>
+                <w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00919335v1</w:t>
+                <w:t xml:space="preserve">in2p3-01017190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t>
+                <w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01017190v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse-energy distributions at midrapidity in $p$$+$$p$, $d$$+$Au, and Au$+$Au collisions at $\sqrt{s_{_{NN}}}=62.4$--200~GeV and implications for particle-production models</w:t>
               </w:r>
@@ -7458,51 +7458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,377 +7560,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photon production in d+Au collisions at √sNN=200 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Borel</w:t>
+                <w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arisaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054907⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00723336v1</w:t>
+                <w:t xml:space="preserve">in2p3-00859701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Balan</w:t>
+                <w:t xml:space="preserve">Direct photon production in d+Au collisions at √sNN=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Atomssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.054907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00859701v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t>
@@ -7981,90 +7981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t>
@@ -8115,90 +8115,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t>
@@ -8249,90 +8249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t>
@@ -8364,51 +8364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00721741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
+                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8443,106 +8443,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
+                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
+                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8577,106 +8577,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
+                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8711,106 +8711,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
+                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8824,127 +8824,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Acero</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
+                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -8979,106 +8979,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
+                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
+                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
@@ -9092,103 +9092,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
+                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
               </w:r>
@@ -9302,57 +9302,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00474504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Nuclear Matter Effects on $J/\Psi$ production as Constrained by Deuteron-Gold Measurements at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Charged hadron multiplicity fluctuations in Au+Au and Cu+Cu collisions from sqrt(s_NN) = 22.5 to 200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,108 +9385,108 @@
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.024912. </w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.044902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.024912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00193294v1</w:t>
+                <w:t xml:space="preserve">in2p3-00285369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged hadron multiplicity fluctuations in Au+Au and Cu+Cu collisions from sqrt(s_NN) = 22.5 to 200 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Cold Nuclear Matter Effects on $J/\Psi$ production as Constrained by Deuteron-Gold Measurements at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9519,78 +9519,78 @@
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.044902. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.024912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.024912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00285369v1</w:t>
+                <w:t xml:space="preserve">in2p3-00193294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALICE experiment at the CERN LHC</w:t>
               </w:r>
@@ -9710,51 +9710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Size and Energy Dependence of Jet-Induced Hadron Pair Correlation Shapes in Cu+Cu and Au+Au Collisions at $\sqrt{s_{NN}}$ = 200 and 62.4 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,587 +10374,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00184627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Properties from Dihadron Correlations in p+p Collisions at $\sqrt{s}$=200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. S. Adler</w:t>
+                <w:t xml:space="preserve">Nuclear Effects on Hadron Production in d+Au and p+p Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.072002. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.024904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.024904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00119588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00101988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ Production and Nuclear Effects for $d+Au$ and $p+p$ Collisions at $\sqrt{s_NN}$ = 200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.S. Adler</w:t>
+                <w:t xml:space="preserve">Jet Properties from Dihadron Correlations in p+p Collisions at $\sqrt{s}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.012304. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024495v1</w:t>
+                <w:t xml:space="preserve">in2p3-00119588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Structure from Dihadron Correlations in d+Au collisions at $\sqrt{S-{NN}}$=200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.S. Adler</w:t>
+                <w:t xml:space="preserve">Azimuthal Angle Correlations for Rapidity Separated Hadron Pairs in d+Au Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.054903. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.222301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.054903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.222301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025236v1</w:t>
+                <w:t xml:space="preserve">in2p3-00092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Angle Correlations for Rapidity Separated Hadron Pairs in d+Au Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. S. Adler</w:t>
+                <w:t xml:space="preserve">Jet Structure from Dihadron Correlations in d+Au collisions at $\sqrt{S-{NN}}$=200 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. N. Ajitanand</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ajitanand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.222301. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.054903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.222301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.054903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00092471v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Effects on Hadron Production in d+Au and p+p Collisions at $\sqrt{s_{NN}}$=200 GeV</w:t>
+                <w:t xml:space="preserve">J/$\psi$ Production and Nuclear Effects for $d+Au$ and $p+p$ Collisions at $\sqrt{s_NN}$ = 200 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -10989,82 +10989,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.024904. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.012304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.024904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.012304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00101988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High transverse momentum $\eta$ meson production in p+p, d+Au and Au+Au collisions at $\sqrt{s_{NN}}$ = 200 GeV</w:t>
               </w:r>
@@ -11580,295 +11580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of dense partonic matter in relativistic nucleus-nucleus collisions at RHIC: Experimental evaluation by the PHENIX collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential probes of medium-induced energy loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.086⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02333-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023546v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential probes of medium-induced energy loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of dense partonic matter in relativistic nucleus-nucleus collisions at RHIC: Experimental evaluation by the PHENIX collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Ajitanand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43, pp.271-280. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 757, pp.184-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02333-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024988v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t>
               </w:r>
@@ -12738,85 +12738,73 @@
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 374, pp.164-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00220-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrino oscillations at 15, 40 and 95 meters from a nuclear power reactor at Bugey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12865,82 +12853,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 434, pp.503-532. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)00513-E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)00513-E⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12950,480 +12938,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Acounis</w:t>
+                <w:t xml:space="preserve">Nicolas Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajing Xing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mounir Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Acounis</w:t>
+                <w:t xml:space="preserve">Nicolas Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Acounis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13445,119 +13433,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,583 +13567,583 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 γ medical imaging with a liquid xenon Compton camera and Scandium-44 radionuclide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.-T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00745056v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00745013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Oger</w:t>
+                <w:t xml:space="preserve">R. Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.-T. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Duval</w:t>
+                <w:t xml:space="preserve">Wan-Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00745013v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00745056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grignon</w:t>
+                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbet</w:t>
+                <w:t xml:space="preserve">M. Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chatal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00145475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low mass dilepton production at RHIC energies</w:t>
+                <w:t xml:space="preserve">Quarkonium production from d+Au to Au+Au collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14190,106 +14178,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02212-3⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - HARD Probes 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.173-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025490v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarkonium production from d+Au to Au+Au collisions</w:t>
+                <w:t xml:space="preserve">Low mass dilepton production at RHIC energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Afanasiev</w:t>
@@ -14324,98 +14312,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - HARD Probes 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02325-7⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.421-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024556v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy flavor production in PHENIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14464,92 +14452,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.201-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium effects on high $\P_{T}$ particle production measured with the PHENIX experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14598,472 +14586,472 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.303-310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02324-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chechik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025858v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Chechik</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025857v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and evaluation of a new PET system based on liquid xenon as detection medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can $\phi$ mesons give an answer to the baryon puzzle at RHIC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15112,320 +15100,320 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hard and Electromagnetic Probes of High Energy Nuclear Collisions - Hard Probes 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Ericeira, Portugal. pp.317-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s2005-02326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chechik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00068059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-particle correlations in heavy-ion reactions at ganil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Erazmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Erazmus</w:t>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lebrun</w:t>
+                <w:t xml:space="preserve">R. Lednicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lednicky</w:t>
+                <w:t xml:space="preserve">C. Ghisalberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multiparticle and Nuclear Reactions Corinne II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Nantes, France. pp.116-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15435,78 +15423,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15538,176 +15526,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lemaire</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00747337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15717,261 +15705,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
+                <w:t xml:space="preserve">Mokrane Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokrane Dahoumane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucia Gallego Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Ray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Morteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15981,147 +15969,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00730925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16131,519 +16119,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE Electromagnetic Calorimeter Technical Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortese</w:t>
+                <w:t xml:space="preserve">G. Dellacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dellacasa</w:t>
+                <w:t xml:space="preserve">R. Gemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gemme</w:t>
+                <w:t xml:space="preserve">L. Ramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ramello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00340275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE Technical Design Report on Forward Detectors : FMD, T0 and V0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortese</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Dellacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ramello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE Technical Design Report of the Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortese</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Dellacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ramello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ALICE collaboration. 2005, pp.1-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE addentum to the Technical Design Report of the time of flight system (TOF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortese</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Dellacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ramello</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERN - Suisse. 2002, pp.1-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16711,51 +16699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1003D2E"/>
+    <w:nsid w:val="8ED203C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16942,51 +16930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cussonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5061-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122521285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afanasiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ajitanand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044905" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adare" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Atomssa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054907" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Adler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ajitanand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.024912" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00285369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044902" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.232302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.012002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.172302" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014905" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119588v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.072002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012304" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025236v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.054903" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.222301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.024904" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.024909" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.091102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.051902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adcox" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.086" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02333-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023732v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.202002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.072303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00216-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Boubker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00220-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCTXN499-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)00513-E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF758VQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02289761v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025490v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02212-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024556v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02325-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02307-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02324-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02326-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00340275v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024494v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-cussonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5061-4973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122521285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Matulewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00926179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afanasiev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ajitanand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.044905" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Atomssa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00285369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Adler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ajitanand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044902" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00193294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.024912" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.232302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00132117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.012002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.172302" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014905" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.024904" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.072002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00092471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.222301" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.054903" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.012304" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.024909" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.091102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.082302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.051902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02333-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023546v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adcox" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.03.086" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023732v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.202002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.072303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labalme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achkar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bagieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00216-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Boubker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00220-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)00513-E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF758VQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02289761v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02325-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025490v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02212-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02307-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02324-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025856v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02326-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erazmus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lednicky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghisalberti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00340275v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024494v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>