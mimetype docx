--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Damiano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8490-3204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184100224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre DAMIANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien établissement d’affectation : Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien ingénieur de recherches : IGR 1 (5ème éch.), docteur d'état ès-sciences 1989</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre.damiano@univ-cotedazur.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/jean-pierre-damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auditeur associé IEHDN AR-29 Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre URSI-France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ursi-france.telecom-paristech.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre IESF Côte d'Azur </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iesf-ca.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations sur les activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’Electronique, Antennes et Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur CNRS LEAT / Campus SophiaTech, bâtiment Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">930 route des Colles, BP 145 / 06903 Sophia Antipolis cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél.04.89.15.44.14, fax.04.89.15.44.79, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://leat.univ-cotedazur.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions exercées / Activités actuelles / Activités de recherche / Production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement et de formation / Activités et collaborations industrielles et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiation aux métiers de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS EXERCEES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications d'analyse et de synthèse sur diverses thématiques : sécurité de l'information, intelligence économique et stratégique appliquée à la recherche scientifique, intelligence artificielle et robotique, biomimétisme, éthique et droits, etc. a/c 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches au Laboratoire d'Electronique de l'Université Nice Sophia Antipolis (1988-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques au Centre National des Arts et Métiers, Centre de Nice (1990-2002)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant informatique auprès de la C.C.I. des A.M. (1985)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur vacataire d'informatique au CERAM, Sophia Antipolis, (1982-84)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé des fonctions de Maitre-assistant associé en Informatique à l'Université de Nice (1982)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en Licence Informatique & Maitrise des Sciences et Techniques, Université de Nice (1979-84)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moniteur d'Enseignement Dirigé en P.C.E.M. à l'Université de Nice (1975-79, 1985-86)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de Science Contact, Cité des Sciences et de l'Industrie à Paris (1999-2002)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES ACTUELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la mise en oeuvre de la Protection du Potentiel Scientifique et Technique et de la Nation ainsi que de la Politique de Sécurité des Systèmes d'Information. Développement de nouvelles compétences dans ce domaine. Mise en application des directives et formations associées pour tous les membres du laboratoire. Rédactions de divers documents de synthèse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcul scientifique et modélisation électromagnétique : conception de nouvelles applications dans le but d'avoir un outil de comparaison de résultats théoriques et expérimentaux tenant compte de l'environnement (matériels de mesure, techniques de mesure, etc.) et des méthodes de calcul des paramètres utiles dans l'analyse et le traitement des antennes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication et valorisation (correspondant INSIS, UNS, LabexUCN@Sophia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la production scientifique (bases de données, logiciels spécifiques / HAL)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles compétences développées dans le domaine de la sécurité des systèmes d'information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'outils logiciels pour la comparaison théorie-mesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation, de 2000 à 2009, à la réalisation de contrats de recherche (France Télécom R&D - Ecole des Mines de Paris, Centre de Mathématiques Appliquées - Université de Nice-Sophia Antipolis). L’objectif est l'optimisation des modéles numériques du comportement d'une structure rayonnante dans une bande de fréquence à partir d'un minimum de modélisations en régime harmonique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de 1990 à 1999 d’une équipe &amp;quot;Calcul formel appliquée aux antennes&amp;quot;. Ces travaux ont conduit au développement d'outils et d'algorithmes très rapides et performants pour la modélisation d'antennes imprimées pour radars, communications entre mobiles, ainsi qu'à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation des recherches du Laboratoire sur les antennes imprimées dès 1983 dans le cadre d’un contrat de recherche avec la DAII-CNET (Division des Affaires Industrielles et Internationales). Mise en place de méthodes numériques performantes qui ont permis le développement de structures d’antennes originales et leur analyse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur de 3 thèses de doctorat et participation à 10 jurys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 16 stagiaires en Post-doctorat, Doctorat (dont 3 chercheurs étrangers), DUT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des revues : IEEE AP, IET Journals, Electronics Letters, ACES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au suivi technique de contrats de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRODUCTION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble de mes travaux de recherche a fait l'objet de nombreuses publications : une thèse de 3ème cycle (spécialité &amp;quot;électronique&amp;quot;), une thèse de doctorat d'état ès-sciences, un chapitre dans un ouvrage, de 35 articles dans des revues internationales et nationales à comité de lecture, 73 communications dans des congrès internationaux et nationaux avec comité de lecture et actes, ainsi que des rapports de contrat et d'étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et développement de quatre logiciels dont trois d'analyse et synthèse d'antennes imprimées et un à vocation graphique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et développement d'interfaces d'interrogation de base de données pour les gestionnaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES D'ENSEIGNEMENT ET DE FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations et initiation des membres du laboratoire à la protection du potentiel scientifique et technique et à la sécurité informatique, 2012-2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation sur Internet et la recherche d’informations (UNS, CNRS, Ecole des Mines, etc.), 1997-2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques du signal (cycle B) au C.N.A.M. (Nice), 1990-2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires d'Informatique auprès de Chefs d'Entreprise des A.M. (CCI, Nice, 1985).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmique, Programmation (CERAM, Sophia Antipolis, 1982-84).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technique des Ordinateurs, Algorithmique, Programmation (Université de Nice, 1980-83).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES ET COLLABORATIONS INDUSTRIELLES ET INTERNATIONALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de supports informatiques dans le cas de l'organisation de sessions de l'ESoA (European School of Antennas)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au groupe de travail 3.2 &amp;quot;Dissemination and knowledge transfer management&amp;quot; de ACE (Antenna Centre of Excellence, Comission Européenne) qui se propose de structurer les Recherches et Développements européens dans le domaine des antennes et de favoriser l'excellence et la compétitivité dans des domaines porteurs. ACE fait partie du NoE ( Network of Excellence ) créé par la Commission Européenne au sein de l'IST (Information Society Technologies).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations dans le cadre de la recherche : Alcatel Space Industries, Thalès Alenia Space, France Télécom R&D / Orange Labs, DGA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’organisation de congrès et colloques scientifiques internationaux et nationaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INITIATION AUX METIERS DE L'INGENIEUR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'association IESF Côte d’Azur (PMIS : Promotion des Métiers de l’Ingénieur et du Scientifique dans les collèges et les lycées)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Promotion des métiers de l'ingénieur dans le cadre des activités de l'association SAME (Sophia Antipolis MicroElectronics) auprès des lycéens des Alpes-Maritimes au sein d'un partenariat avec le Rectorat de Nice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et territoires intelligent(e)s, durables et résilient(e)s : éléments historiques, enjeux et défis, stratégies, modèles, gouvernances, réalités et futurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2 (2024) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersécurité : contexte, enjeux, constats et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°1, p.5-24 (2023) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extrêmophiles : mécanismes de biodiversité et applications biotechnologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°3, p.10-31 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, métaux critiques, terres rares : contexte international et enjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2, p.12-30 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’énergie électrique : un regard sur les enjeux et les défis technologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°1, p.10-22 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu des apports des technologies quantiques à la sécurité et à la défense</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IESF Côte d’Azur, Bull. n°4, p.5-25 (2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques. Contexte et enjeux, applications et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. IESF Côte d’Azur, Bull. n°2, p.8-29 (2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 5G à la 6G : contexte et enjeux !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> IESF Côte d’Azur, Bull. n°4, p.13-23 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux doués d’intelligence ? Aspects historiques et philosophiques. Eléments de synthèse des capacités cognitives et des mécanismes. Nouvelles approches bio-robotiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. IESF Côte d’Azur, Bull. n°3, p.10-25 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle, robotique et applications de l'intelligence en essaim. Cybersécurité et questions d'éthique et de droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Part.2, IESF Côte d’Azur, Bull. n°2, p.7-25 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle et robotique. Applications de l'intelligence en essaim et questions d'éthique et de droit</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Part.1, IESF Côte d’Azur, Bull. n°1, p.2-14 (2020);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les enjeux de l’IA et les questions d’éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°3, p.2-7 (2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : quand les humains et les robots collaborent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2, p.3-7 (2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche et l’intelligence économique et stratégique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, Octobre (2019), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-02128070</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de recherche et la sécurité numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Part.1&2, IESF-Côte d’Azur, Bull. n°2, p. 3-5 / Bull. n°3, p. 5-7 (2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw materials, critical metals, rare earths: context and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.12-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical energy storage:a look at the technological issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the contributions of quantum technologies to security and defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum technologies. Context and challenges, applications and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.8-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux doués d'intelligence ? Aspects historiques et philosophiques. Eléments de synthèse des capacités cognitives et des mécanismes. Nouvelles approches biorobotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 5G à la 6G : contexte et enjeux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IESF Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle, robotique et applications de l'intelligence en essaim. Cybersécurité et questions d'éthique et de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle et robotique. Applications de l'intelligence en essaim et questions d'éthique et de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche et l’intelligence économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Génie industriel - Management industriel - L'entreprise face à son environnement, pp.AG1611/1-AG1611-19 et annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : quand les humains et les robots collaborent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les enjeux de l'IA et les questions d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel scientifique et technique d'un laboratoire : Favoriser l'innovation, protéger les savoirs : un équilibre délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633310v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1610, pp.AG 1610/1-8, Doc AG 1 1610/1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau support de l'écrit : le papier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, mai-juin, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau support de l'écrit : le papier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, septembre-octobre, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo : Le système européen de navigation par satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6-7, pp.63/77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thinned Microstrip Antenna Reflectarray Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Optical Technolology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (6), pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reflectarrays using slotted microstrip antennas with via connecting to ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.368-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;New Model for Caculating the Input Impedance of Coax-Fed Circular Microstrip Antennas with and without Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Papiemik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (6, june 2000), pp.1010-1011. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2000.865242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;A new model for calculating the input impedance of coax-fed circular microstrip antennas with and without air gaps&amp;quot; [with reply]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Papiemik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (6), pp.1010-1011. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/8.865241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur - Sécurité informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Traité informatique, pp.H 5008/1-13, Doc. H 5008/1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des agents de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 170, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the resonance frequency of an ellipsoidal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (1), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of circular and annular-ring microstrip structures using a new algebraic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (4), pp.274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre symbolique appliquée à l'étude des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Analysis and Synthesis of an Annular Ring Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (5), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-map:19971297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra Systems applied to some electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (5-6), pp.306-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New application of an algebraic tool to fast analysis and synthesis of conformal printed antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (22), pp.2033-2034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les richesses cachées d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computer algebra systems and the electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38 (6), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/74.556526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mine d'informations à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 149, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original simple and accurate model for elliptical microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (13), pp.1023-1024. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19950754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vrais enjeux d'Internet. Le nouveau monde d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies &amp; Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of analytical and numerical models for probe-fed microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées multicouches : choix des fonctions de base dans la méthode des moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original multilayer microstrip disc antenna for dual frequency band operation : theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and accurate model for the resonant frequency and the input impedance of printed antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.350-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for calculating the input impedance of coax-fed circular microstrip antennas with and without airgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 38 (11), pp.1882-1885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of multilayer microstrip antennas with radiating elements of various geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 137 (3), pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple model for the input impedance of coax-fed rectangular microstrip patch antenna for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 135 (5), pp.323-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determination of resonant frequency of circular disc microstrip antenna: application to thick substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 24 (17), pp.1104-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute l'Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 520, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of input impedance in microstrip antennas. Graphic representation and numerical integration of oscillating functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 134 (5), pp.456-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique de la propagation des ondes assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 38 (3-4), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of elastic properties on Rayleigh wave scattering by normal discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sonics and Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, SU-24 (4), pp.280-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction d'ondes acoustiques de surface sur divers substrats présentant des discontinuités à 90°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 30 (11-12), pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual frequency adaptive models for Intervention ground team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems (OCOSS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate synthesis model for microstrip antennas with automatic choice of the shape versus physical and geometrical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1819-1824, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1994.337484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive algorithm using frequency derivatives of harmonic equations for automatic search of resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 7 Conference on System Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast auto-adaptive method to study the frequency behavior of radiating structures, applied to automatic determination of resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.386-387, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2005.7852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive and faster algorithm to optimize the calculus of the current flows in radiating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.406-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the frequency derivative of the harmonic regime for sensibility analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2004 / IFIP 7.2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne imprimée avec fentes et courts circuits en vue d'utilisation dans un réseau réflecteur actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.246-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and accurate polynomial interpolation method to determine the surface currents with a minimum of known points in the case of diffraction and radiating problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation formelle en fréquence pour l'étude de problèmes de diffraction et de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la dérivation formelle en fréquence d'une formulation intégrale basée sur la réaction de Rumsey pour l'étude de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et les agents de recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Télécommunications (JET 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast symbolic objects to generate a closed-form expression of the resonance frequency of various microstrip antennas mounted on conformal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on Conformal Antennas (EWCA 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World Wide Web teaching and learning environment with computer algebra systems applied to educational courses of electromagnetics. Examples and hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre symbolique appliquée à l'étude des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - Méthodes de calcul numérique pour la modélisation et la conception des antennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful algebraic tools for the modeling of microstrip antennas mounted on arbitrary conformal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Wide Web and the information retrieval: methodologies and examples in electromagnetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux objets symboliques pour l'étude des antennes imprimées conformées sur des structures sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.338-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient tool for the analysis of a spherical-circular microstrip antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications, (ICEAA 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul formel : un puissant outil de calcul pour les ingénieurs, les chercheurs et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer algebra systems: fast and accurate tools of calculus for engineers, researchers and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Electromagnetics and Communications (ICECOM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Dubrovnik, Croatia. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal microstrip arrays : a fast analysis for conical arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montréal, Canada. pp.1529-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul formel : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of conformal microstrip antennas with a fast and accurate algorithm using new symbolic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual review of Progress in Applied Computational Electromagnetics Society (ACES 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Monterey, United States. pp.1503-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful tools for the analysis and the synthesis of conformal microstrip antennas : application to conical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.471-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful algebraic tool for the analysis and synthesis of conformal microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montréal, Canada. pp.1508-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'antennes imprimées sur des cylindres. Applications à des éléments rayonnants disposés de manière quelconque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer algebra systems : New facilities in Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe General Assembly of URSI (URSI 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Lille, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Curvature and Line Width Effects on Characteristics of Printed Antennas Fed by Microstrip Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Algebraic Tool for C.A.D. Applied to the Analysis and Synthesis of Printed Antennas on Conical and Spherical surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicotra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate synthesis computer aided design model of microstrip ring antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference (MIKON 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra Systems Applied to Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Innsbruck, Austria. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées et réseaux d'antennes imprimées conformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe d'études : Traitement d'antennes (EPATANT)-DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par la Délégation régionale du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Sophia Antipolis, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du calcul formel à l'analyse rigoureuse des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Paris, France. 4D18 (2p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent models for conception of dual-band microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Eindhoven, Netherlands. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original symbolic analysis of conformal multilayer microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Capolsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate original synthesis model for microstrip antennas with automatic choice of the shape versus physical and geometrical criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original accurate synthesis model applied to various shape of microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original analysis of conformal multilayer microstrip antennas using a symbolic algebra system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1253-1258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple CAD model for the analysis of disc, elliptical and various ring multilayer microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Turin, Italy. pp.431-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency and offset multilayer microstrip antennae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buralli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Edinburg, United Kingdom. pp.732-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée en forme de croix à double résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Brest, France. pp.3D-18/3D-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et C.A.O. : modèles rigoureux, simples et formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate CAD model for the analysis of microstrip antennas of various form with a dielectric cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference (EuMC 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp.923-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adrian-Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRéCA Groupe Régional Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Valbonne, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe fed multilayer microstrip antennas : modelisation and graphic representation of surface currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Nice, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées multicouches : choix des fonctions de base dans la méthode des moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Numerical Method in Electromagnetism (NUMELEC'92) - méthodes numériques III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation numérique et qualité logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne microruban multicouche fonctionnant en bibande L-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Grenoble, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul Formel : applications aux antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Valbonne, France. Rapport interne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multidiélectriques et multiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Nice, France. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches: structures originales à géométrie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Optique Hertzienne et Diélectriques (OHD 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Rennes, France. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate model for the input impedance of coax-fed rectangular microstrip antenna with and without airgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Warwick, United Kingdom. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans : représentations graphiques des courants de surface et des champs électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Graphiques du C.I.C.N.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multidiélectriques: analyse de structures à géométrie mixte: rectangle-disque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Nice, France. pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance d'entrée d'une antenne microruban : évolution en fonction de l'épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Nice, France. pp.255-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset rectangular multilayer microstrip antennas : theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intemational Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Winnipeg, Canada. Session Microstrip Antennas II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benkamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude SEE/GRECO Microantennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1988, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches à éléments rectangulaires décalés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 87)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Nice, France. pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GRECO Microantennes CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microruban rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 86)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Nice, France. pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique du COST 213 - Antennes des années 90, antennes à pointage électronique pour les futures liaisons satellites et radiocommunications terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1985, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés physiques du substrat sur l'impédance d'entrée et le rayonnement d'antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 84)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1984, Nice, France. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique de la propagation des ondes, assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pompei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales : Méthodes numériques et asymptotiques pour les grandes structures - Applications aux antennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1982, La Turbie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of an acoustic surface pulse into bulk waves at a surface discontinuity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1982, San Diego, United States. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave scattering from steps and grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Day Meeting on Elastic Wave Propagation and Scattering in Seismology and Materials testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion des ondes élastiques de surface par des marches et des rainures en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 79)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1979, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of surface acoustic microwave reflection from arrays of grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Microwave Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Budapest, Hungary. pp.III4/26-1 à III4/26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflective array of grooves : simulation of variable mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1977, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General simulation of groove arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1977, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful method to obtain a general analysis of lossy grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1976, Annapolis, United States. pp.498-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la diffraction d'ondes élastiques de surface sur des rainures en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 76)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1976, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid elastic properties on the scattering of a Rayleigh wave by discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwaves Theory and Techniques Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1975, Palo Alto, United States. pp.362-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of the scientific potential and technology of the Nation: Utopia or Reality to find the right balance: foster innovation, protect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI-France Workshop Radio Science for Humanity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34914.68803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for fast analysis and synthesis of various printed antennas&amp;quot;. Part in Antennas and Associate Systems for Mobile Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marek E. Bialkowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Associate Systems for Mobile Satellite Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, pp.23-39, 1997, 81-86481-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, métaux critiques, terres rares : Contexte international et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de recherche et la sécurité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se repérer sur la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, http://www2.cnrs.fr/presse/journal/3593.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Science à la Recherche : Aspects historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la Sécurité des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université Nice Sophia Antipolis [UNS]. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des équations intégrales de l'électromagnétisme en régime harmonique par rapport aux coefficients des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS/UNSA - France TELECOM R&amp;D, N°CNRS_DR20-04144, Université Nice Sophia Antipolis [UNS]. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des antennes microrubans multicouches à éléments superposés ou décalés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université Nice Sophia Antipolis [UNS], 1989. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la diffraction d'ondes élastiques de surface par des obstacles topographiques en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Nice Sophia Antipolis [UNS], 1979. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Damiano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8490-3204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184100224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre DAMIANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien établissement d’affectation : Université Nice Sophia Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien ingénieur de recherches : IGR 1 (5ème éch.), docteur d'état ès-sciences 1989</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre.damiano@univ-cotedazur.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/jean-pierre-damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auditeur associé IEHDN AR-29 Nice Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre URSI-France </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ursi-france.telecom-paristech.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre IESF Côte d'Azur </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iesf-ca.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations sur les activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d’Electronique, Antennes et Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur CNRS LEAT / Campus SophiaTech, bâtiment Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">930 route des Colles, BP 145 / 06903 Sophia Antipolis cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél.04.89.15.44.14, fax.04.89.15.44.79, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://leat.univ-cotedazur.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions exercées / Activités actuelles / Activités de recherche / Production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement et de formation / Activités et collaborations industrielles et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiation aux métiers de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS EXERCEES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications d'analyse et de synthèse sur diverses thématiques : sécurité de l'information, intelligence économique et stratégique appliquée à la recherche scientifique, intelligence artificielle et robotique, biomimétisme, éthique et droits, etc. a/c 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherches au Laboratoire d'Electronique de l'Université Nice Sophia Antipolis (1988-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de Mathématiques au Centre National des Arts et Métiers, Centre de Nice (1990-2002)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant informatique auprès de la C.C.I. des A.M. (1985)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur vacataire d'informatique au CERAM, Sophia Antipolis, (1982-84)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé des fonctions de Maitre-assistant associé en Informatique à l'Université de Nice (1982)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en Licence Informatique & Maitrise des Sciences et Techniques, Université de Nice (1979-84)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moniteur d'Enseignement Dirigé en P.C.E.M. à l'Université de Nice (1975-79, 1985-86)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de Science Contact, Cité des Sciences et de l'Industrie à Paris (1999-2002)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES ACTUELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la mise en oeuvre de la Protection du Potentiel Scientifique et Technique et de la Nation ainsi que de la Politique de Sécurité des Systèmes d'Information. Développement de nouvelles compétences dans ce domaine. Mise en application des directives et formations associées pour tous les membres du laboratoire. Rédactions de divers documents de synthèse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calcul scientifique et modélisation électromagnétique : conception de nouvelles applications dans le but d'avoir un outil de comparaison de résultats théoriques et expérimentaux tenant compte de l'environnement (matériels de mesure, techniques de mesure, etc.) et des méthodes de calcul des paramètres utiles dans l'analyse et le traitement des antennes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication et valorisation (correspondant INSIS, UNS, LabexUCN@Sophia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la production scientifique (bases de données, logiciels spécifiques / HAL)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles compétences développées dans le domaine de la sécurité des systèmes d'information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'outils logiciels pour la comparaison théorie-mesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation, de 2000 à 2009, à la réalisation de contrats de recherche (France Télécom R&D - Ecole des Mines de Paris, Centre de Mathématiques Appliquées - Université de Nice-Sophia Antipolis). L’objectif est l'optimisation des modéles numériques du comportement d'une structure rayonnante dans une bande de fréquence à partir d'un minimum de modélisations en régime harmonique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de 1990 à 1999 d’une équipe &amp;quot;Calcul formel appliquée aux antennes&amp;quot;. Ces travaux ont conduit au développement d'outils et d'algorithmes très rapides et performants pour la modélisation d'antennes imprimées pour radars, communications entre mobiles, ainsi qu'à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation des recherches du Laboratoire sur les antennes imprimées dès 1983 dans le cadre d’un contrat de recherche avec la DAII-CNET (Division des Affaires Industrielles et Internationales). Mise en place de méthodes numériques performantes qui ont permis le développement de structures d’antennes originales et leur analyse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur de 3 thèses de doctorat et participation à 10 jurys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 16 stagiaires en Post-doctorat, Doctorat (dont 3 chercheurs étrangers), DUT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur des revues : IEEE AP, IET Journals, Electronics Letters, ACES.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au suivi technique de contrats de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRODUCTION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'ensemble de mes travaux de recherche a fait l'objet de nombreuses publications : une thèse de 3ème cycle (spécialité &amp;quot;électronique&amp;quot;), une thèse de doctorat d'état ès-sciences, un chapitre dans un ouvrage, de 35 articles dans des revues internationales et nationales à comité de lecture, 73 communications dans des congrès internationaux et nationaux avec comité de lecture et actes, ainsi que des rapports de contrat et d'étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et développement de quatre logiciels dont trois d'analyse et synthèse d'antennes imprimées et un à vocation graphique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et développement d'interfaces d'interrogation de base de données pour les gestionnaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES D'ENSEIGNEMENT ET DE FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations et initiation des membres du laboratoire à la protection du potentiel scientifique et technique et à la sécurité informatique, 2012-2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation sur Internet et la recherche d’informations (UNS, CNRS, Ecole des Mines, etc.), 1997-2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques du signal (cycle B) au C.N.A.M. (Nice), 1990-2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires d'Informatique auprès de Chefs d'Entreprise des A.M. (CCI, Nice, 1985).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmique, Programmation (CERAM, Sophia Antipolis, 1982-84).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technique des Ordinateurs, Algorithmique, Programmation (Université de Nice, 1980-83).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES ET COLLABORATIONS INDUSTRIELLES ET INTERNATIONALES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de supports informatiques dans le cas de l'organisation de sessions de l'ESoA (European School of Antennas)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au groupe de travail 3.2 &amp;quot;Dissemination and knowledge transfer management&amp;quot; de ACE (Antenna Centre of Excellence, Comission Européenne) qui se propose de structurer les Recherches et Développements européens dans le domaine des antennes et de favoriser l'excellence et la compétitivité dans des domaines porteurs. ACE fait partie du NoE ( Network of Excellence ) créé par la Commission Européenne au sein de l'IST (Information Society Technologies).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations dans le cadre de la recherche : Alcatel Space Industries, Thalès Alenia Space, France Télécom R&D / Orange Labs, DGA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’organisation de congrès et colloques scientifiques internationaux et nationaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INITIATION AUX METIERS DE L'INGENIEUR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'association IESF Côte d’Azur (PMIS : Promotion des Métiers de l’Ingénieur et du Scientifique dans les collèges et les lycées)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Promotion des métiers de l'ingénieur dans le cadre des activités de l'association SAME (Sophia Antipolis MicroElectronics) auprès des lycéens des Alpes-Maritimes au sein d'un partenariat avec le Rectorat de Nice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dernières publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et territoires intelligent(e)s, durables et résilient(e)s : éléments historiques, enjeux et défis, stratégies, modèles, gouvernances, réalités et futurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2 (2024) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersécurité : contexte, enjeux, constats et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°1, p.5-24 (2023) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extrêmophiles : mécanismes de biodiversité et applications biotechnologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°3, p.10-31 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, métaux critiques, terres rares : contexte international et enjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2, p.12-30 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’énergie électrique : un regard sur les enjeux et les défis technologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°1, p.10-22 (2022) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu des apports des technologies quantiques à la sécurité et à la défense</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IESF Côte d’Azur, Bull. n°4, p.5-25 (2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques. Contexte et enjeux, applications et perspectives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. IESF Côte d’Azur, Bull. n°2, p.8-29 (2021) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 5G à la 6G : contexte et enjeux !</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> IESF Côte d’Azur, Bull. n°4, p.13-23 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux doués d’intelligence ? Aspects historiques et philosophiques. Eléments de synthèse des capacités cognitives et des mécanismes. Nouvelles approches bio-robotiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. IESF Côte d’Azur, Bull. n°3, p.10-25 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle, robotique et applications de l'intelligence en essaim. Cybersécurité et questions d'éthique et de droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Part.2, IESF Côte d’Azur, Bull. n°2, p.7-25 (2020) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle et robotique. Applications de l'intelligence en essaim et questions d'éthique et de droit</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Part.1, IESF Côte d’Azur, Bull. n°1, p.2-14 (2020);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les enjeux de l’IA et les questions d’éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°3, p.2-7 (2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : quand les humains et les robots collaborent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IESF Côte d’Azur, Bull. n°2, p.3-7 (2019) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche et l’intelligence économique et stratégique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'Ingénieur, Octobre (2019), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-02128070</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. DAMIANO, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de recherche et la sécurité numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Part.1&2, IESF-Côte d’Azur, Bull. n°2, p. 3-5 / Bull. n°3, p. 5-7 (2018).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical energy storage:a look at the technological issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw materials, critical metals, rare earths: context and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.12-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the contributions of quantum technologies to security and defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum technologies. Context and challenges, applications and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.8-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les végétaux doués d'intelligence ? Aspects historiques et philosophiques. Eléments de synthèse des capacités cognitives et des mécanismes. Nouvelles approches biorobotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la 5G à la 6G : contexte et enjeux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IESF Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle, robotique et applications de l'intelligence en essaim. Cybersécurité et questions d'éthique et de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétisme, intelligence artificielle et robotique. Applications de l'intelligence en essaim et questions d'éthique et de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : quand les humains et les robots collaborent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la recherche et l’intelligence économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Génie industriel - Management industriel - L'entreprise face à son environnement, pp.AG1611/1-AG1611-19 et annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les enjeux de l'IA et les questions d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESF Côte d'Azur, Société des Ingénieurs et Scintifiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel scientifique et technique d'un laboratoire : Favoriser l'innovation, protéger les savoirs : un équilibre délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633310v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1610, pp.AG 1610/1-8, Doc AG 1 1610/1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo : Le système européen de navigation par satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6-7, pp.63/77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau support de l'écrit : le papier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, mai-juin, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau support de l'écrit : le papier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, septembre-octobre, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Thinned Microstrip Antenna Reflectarray Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Optical Technolology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (6), pp.559-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reflectarrays using slotted microstrip antennas with via connecting to ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.368-370. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.20471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;New Model for Caculating the Input Impedance of Coax-Fed Circular Microstrip Antennas with and without Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Papiemik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (6, june 2000), pp.1010-1011. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2000.865242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;A new model for calculating the input impedance of coax-fed circular microstrip antennas with and without air gaps&amp;quot; [with reply]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Papiemik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (6), pp.1010-1011. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/8.865241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur - Sécurité informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Traité informatique, pp.H 5008/1-13, Doc. H 5008/1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des agents de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 170, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of circular and annular-ring microstrip structures using a new algebraic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (4), pp.274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the resonance frequency of an ellipsoidal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (1), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre symbolique appliquée à l'étude des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra Systems applied to some electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (5-6), pp.306-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Analysis and Synthesis of an Annular Ring Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (5), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-map:19971297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New application of an algebraic tool to fast analysis and synthesis of conformal printed antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (22), pp.2033-2034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les richesses cachées d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The computer algebra systems and the electromagnetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38 (6), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/74.556526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mine d'informations à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Informatique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 149, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original simple and accurate model for elliptical microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (13), pp.1023-1024. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19950754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vrais enjeux d'Internet. Le nouveau monde d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Boutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies &amp; Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of analytical and numerical models for probe-fed microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 141 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées multicouches : choix des fonctions de base dans la méthode des moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original multilayer microstrip disc antenna for dual frequency band operation : theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 140 (6), pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and accurate model for the resonant frequency and the input impedance of printed antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.350-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for calculating the input impedance of coax-fed circular microstrip antennas with and without airgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 38 (11), pp.1882-1885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of multilayer microstrip antennas with radiating elements of various geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 137 (3), pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple model for the input impedance of coax-fed rectangular microstrip patch antenna for CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 135 (5), pp.323-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determination of resonant frequency of circular disc microstrip antenna: application to thick substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 24 (17), pp.1104-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute l'Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 520, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of input impedance in microstrip antennas. Graphic representation and numerical integration of oscillating functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 134 (5), pp.456-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique de la propagation des ondes assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 38 (3-4), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of elastic properties on Rayleigh wave scattering by normal discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sonics and Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, SU-24 (4), pp.280-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction d'ondes acoustiques de surface sur divers substrats présentant des discontinuités à 90°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 30 (11-12), pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual frequency adaptive models for Intervention ground team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean &amp; Coastal Observation: Sensors and observing systems, numerical models &amp; information Systems (OCOSS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate synthesis model for microstrip antennas with automatic choice of the shape versus physical and geometrical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1819-1824, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1994.337484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive algorithm using frequency derivatives of harmonic equations for automatic search of resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 7 Conference on System Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast auto-adaptive method to study the frequency behavior of radiating structures, applied to automatic determination of resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.386-387, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2005.7852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'antenne imprimée avec fentes et courts circuits en vue d'utilisation dans un réseau réflecteur actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Meriah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Bendimerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.246-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive and faster algorithm to optimize the calculus of the current flows in radiating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France. pp.406-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the frequency derivative of the harmonic regime for sensibility analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2004 / IFIP 7.2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original and accurate polynomial interpolation method to determine the surface currents with a minimum of known points in the case of diffraction and radiating problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves y Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.491-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation formelle en fréquence pour l'étude de problèmes de diffraction et de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la dérivation formelle en fréquence d'une formulation intégrale basée sur la réaction de Rumsey pour l'étude de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dedeban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et les agents de recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Télécommunications (JET 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast symbolic objects to generate a closed-form expression of the resonance frequency of various microstrip antennas mounted on conformal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on Conformal Antennas (EWCA 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful algebraic tools for the modeling of microstrip antennas mounted on arbitrary conformal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre symbolique appliquée à l'étude des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes - Méthodes de calcul numérique pour la modélisation et la conception des antennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World Wide Web and the information retrieval: methodologies and examples in electromagnetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World Wide Web teaching and learning environment with computer algebra systems applied to educational courses of electromagnetics. Examples and hyperlinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Nantes, France. pp.1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'antennes imprimées sur des cylindres. Applications à des éléments rayonnants disposés de manière quelconque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful algebraic tool for the analysis and synthesis of conformal microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montréal, Canada. pp.1508-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux objets symboliques pour l'étude des antennes imprimées conformées sur des structures sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.338-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient tool for the analysis of a spherical-circular microstrip antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications, (ICEAA 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul formel : un puissant outil de calcul pour les ingénieurs, les chercheurs et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer algebra systems: fast and accurate tools of calculus for engineers, researchers and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Electromagnetics and Communications (ICECOM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Dubrovnik, Croatia. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal microstrip arrays : a fast analysis for conical arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montréal, Canada. pp.1529-1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul formel : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la recherche d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and synthesis of conformal microstrip antennas with a fast and accurate algorithm using new symbolic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual review of Progress in Applied Computational Electromagnetics Society (ACES 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Monterey, United States. pp.1503-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful tools for the analysis and the synthesis of conformal microstrip antennas : application to conical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.471-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer algebra systems : New facilities in Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe General Assembly of URSI (URSI 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Lille, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Curvature and Line Width Effects on Characteristics of Printed Antennas Fed by Microstrip Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Algebraic Tool for C.A.D. Applied to the Analysis and Synthesis of Printed Antennas on Conical and Spherical surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicotra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate synthesis computer aided design model of microstrip ring antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference (MIKON 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra Systems Applied to Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Innsbruck, Austria. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées et réseaux d'antennes imprimées conformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe d'études : Traitement d'antennes (EPATANT)-DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent models for conception of dual-band microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Eindhoven, Netherlands. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par la Délégation régionale du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Sophia Antipolis, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du calcul formel à l'analyse rigoureuse des antennes imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Paris, France. 4D18 (2p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original analysis of conformal multilayer microstrip antennas using a symbolic algebra system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1253-1258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original symbolic analysis of conformal multilayer microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Capolsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate original synthesis model for microstrip antennas with automatic choice of the shape versus physical and geometrical criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original accurate synthesis model applied to various shape of microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Nice, France. pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency and offset multilayer microstrip antennae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buralli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Edinburg, United Kingdom. pp.732-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple CAD model for the analysis of disc, elliptical and various ring multilayer microstrip antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Turin, Italy. pp.431-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne imprimée en forme de croix à double résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Brest, France. pp.3D-18/3D-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et C.A.O. : modèles rigoureux, simples et formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Scientifique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate CAD model for the analysis of microstrip antennas of various form with a dielectric cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Microwave Conference (EuMC 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid, Spain. pp.923-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adrian-Scotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRéCA Groupe Régional Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Valbonne, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe fed multilayer microstrip antennas : modelisation and graphic representation of surface currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Nice, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes imprimées multicouches : choix des fonctions de base dans la méthode des moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Numerical Method in Electromagnetism (NUMELEC'92) - méthodes numériques III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation numérique et qualité logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne microruban multicouche fonctionnant en bibande L-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Grenoble, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul Formel : applications aux antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Valbonne, France. Rapport interne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multidiélectriques et multiconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Nice, France. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches: structures originales à géométrie mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Optique Hertzienne et Diélectriques (OHD 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Rennes, France. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate model for the input impedance of coax-fed rectangular microstrip antenna with and without airgaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antennas and Propagation (ICAP 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Warwick, United Kingdom. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans : représentations graphiques des courants de surface et des champs électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Graphiques du C.I.C.N.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benkamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude SEE/GRECO Microantennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1988, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multidiélectriques: analyse de structures à géométrie mixte: rectangle-disque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bennegueouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Nice, France. pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance d'entrée d'une antenne microruban : évolution en fonction de l'épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Nice, France. pp.255-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset rectangular multilayer microstrip antennas : theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intemational Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Winnipeg, Canada. Session Microstrip Antennas II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans multicouches à éléments rectangulaires décalés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 87)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Nice, France. pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GRECO Microantennes CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microruban rectangulaires multidiélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Papiernik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 86)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Nice, France. pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique du COST 213 - Antennes des années 90, antennes à pointage électronique pour les futures liaisons satellites et radiocommunications terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1985, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés physiques du substrat sur l'impédance d'entrée et le rayonnement d'antennes microrubans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 84)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1984, Nice, France. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of an acoustic surface pulse into bulk waves at a surface discontinuity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1982, San Diego, United States. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique de la propagation des ondes, assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pompei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales : Méthodes numériques et asymptotiques pour les grandes structures - Applications aux antennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1982, La Turbie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave scattering from steps and grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Day Meeting on Elastic Wave Propagation and Scattering in Seismology and Materials testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1980, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion des ondes élastiques de surface par des marches et des rainures en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 79)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1979, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of surface acoustic microwave reflection from arrays of grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Microwave Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Budapest, Hungary. pp.III4/26-1 à III4/26-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General simulation of groove arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1977, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflective array of grooves : simulation of variable mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1977, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la diffraction d'ondes élastiques de surface sur des rainures en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 76)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1976, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful method to obtain a general analysis of lossy grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1976, Annapolis, United States. pp.498-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid elastic properties on the scattering of a Rayleigh wave by discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambiaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwaves Theory and Techniques Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1975, Palo Alto, United States. pp.362-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of the scientific potential and technology of the Nation: Utopia or Reality to find the right balance: foster innovation, protect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI-France Workshop Radio Science for Humanity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34914.68803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for fast analysis and synthesis of various printed antennas&amp;quot;. Part in Antennas and Associate Systems for Mobile Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marek E. Bialkowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Associate Systems for Mobile Satellite Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, pp.23-39, 1997, 81-86481-34-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières, métaux critiques, terres rares : Contexte international et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les laboratoires de recherche et la sécurité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742142v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se repérer sur la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, http://www2.cnrs.fr/presse/journal/3593.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Science à la Recherche : Aspects historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la Sécurité des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université Nice Sophia Antipolis [UNS]. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des équations intégrales de l'électromagnétisme en régime harmonique par rapport aux coefficients des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dedeban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS/UNSA - France TELECOM R&amp;D, N°CNRS_DR20-04144, Université Nice Sophia Antipolis [UNS]. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des antennes microrubans multicouches à éléments superposés ou décalés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université Nice Sophia Antipolis [UNS], 1989. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la diffraction d'ondes élastiques de surface par des obstacles topographiques en milieu isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université Nice Sophia Antipolis [UNS], 1979. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4397056"/>
+    <w:nsid w:val="F295C60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C68CA23"/>
+    <w:nsid w:val="41275669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="819B91FA"/>
+    <w:nsid w:val="027AC090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8CE500E6"/>
+    <w:nsid w:val="A0DDC704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="269BE33A"/>
+    <w:nsid w:val="AB61A40C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59BE139C"/>
+    <w:nsid w:val="47C82921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="91C45EA5"/>
+    <w:nsid w:val="00FA2426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A02E4789"/>
+    <w:nsid w:val="4D530BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-damiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8490-3204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184100224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-pierre.damiano@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jean-pierre-damiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ursi-france.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf-ca.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leat.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/381225736_Villes_et_territoires_intelligentes_durables_et_resilientes_elements_historiques_enjeux_et_defis_strategies_modeles_gouvernances_realites_et_futurs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/368308456_La_cybersecurite_contexte_enjeux_constats_et_perspectives_Cybersecurity_context_issues_findings_and_outlook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/364011758_Les_extremophiles_mecanismes_de_biodiversite_et_applications_biotechnologiques_Extremophiles_biodiversity_mechanisms_and_biotechnological_applications" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/360591175_Matieres_premieres_metaux_critiques_terres_rares_Contexte_international_et_enjeux_Raw_materials_critical_metals_rare_earths_context_and_issues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/357888228_Stockage_d'energie_electrique_un_regard_sur_les_enjeux_et_les_defis_technologiques_Electrical_energy_storage_a_look_at_the_technological_issues_and_challenges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356911501_Apercu_des_apports_des_technologies_quantiques_a_la_securite_et_a_la_defense_Overview_of_the_contributions_of_quantum_technologies_to_security_and_defense" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/350649890_Les_technologies_quantiques_Contexte_et_enjeux_applications_et_perspectives_Quantum_technologies_Context_and_challenges_applications_and_foresight" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346629679_De_la_5G_a_la_6G_contexte_et_enjeux_From_5G_to_6G_context_and_challenges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/344141878_Les_vegetaux_doues_d'intelligence_Aspects_historiques_et_philosophiques_Elements_de_synthese_des_capacites_cognitives_et_des_mecanismes_Nouvelles_approches_biorobotiques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340574528_Biomimetisme_intelligence_artificielle_robotique_et_applications_de_l'intelligence_en_essaim_Cybersecurite_et_questions_d'ethique_et_de_droit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338855767_Biomimetisme_intelligence_artificielle_et_robotique_Applications_de_l'intelligence_en_essaim_et_questions_d'ethique_et_de_droit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/336216393_Reflexions_sur_les_enjeux_de_l'IA_et_les_questions_d'ethique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/333146017_La_cobotique_quand_les_humains_et_les_robots_collaborent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/genie-industriel-th6/l-entreprise-face-a-son-environnement-42636210/les-enjeux-de-la-recherche-et-l-intelligence-economique-et-strategique-ag1611/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-02128070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01742142v3/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633310v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Meriah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambiaggio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20471" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-800DXG8T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ribero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Papiemik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2000.865242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.865241" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boutel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirinoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19971297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/74.556526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennegueouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abboud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pompei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dedeban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zolesio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedeban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2005.7852067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Meriah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambiaggio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Dauvignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Garel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillergeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921961v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augustin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicotra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buralli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992500v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benkamoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34914.68803" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742142v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01652940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01652888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-damiano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8490-3204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184100224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-pierre.damiano@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/jean-pierre-damiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ursi-france.telecom-paristech.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf-ca.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leat.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/381225736_Villes_et_territoires_intelligentes_durables_et_resilientes_elements_historiques_enjeux_et_defis_strategies_modeles_gouvernances_realites_et_futurs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/368308456_La_cybersecurite_contexte_enjeux_constats_et_perspectives_Cybersecurity_context_issues_findings_and_outlook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/364011758_Les_extremophiles_mecanismes_de_biodiversite_et_applications_biotechnologiques_Extremophiles_biodiversity_mechanisms_and_biotechnological_applications" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/360591175_Matieres_premieres_metaux_critiques_terres_rares_Contexte_international_et_enjeux_Raw_materials_critical_metals_rare_earths_context_and_issues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/357888228_Stockage_d'energie_electrique_un_regard_sur_les_enjeux_et_les_defis_technologiques_Electrical_energy_storage_a_look_at_the_technological_issues_and_challenges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/356911501_Apercu_des_apports_des_technologies_quantiques_a_la_securite_et_a_la_defense_Overview_of_the_contributions_of_quantum_technologies_to_security_and_defense" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/350649890_Les_technologies_quantiques_Contexte_et_enjeux_applications_et_perspectives_Quantum_technologies_Context_and_challenges_applications_and_foresight" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/346629679_De_la_5G_a_la_6G_contexte_et_enjeux_From_5G_to_6G_context_and_challenges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/344141878_Les_vegetaux_doues_d'intelligence_Aspects_historiques_et_philosophiques_Elements_de_synthese_des_capacites_cognitives_et_des_mecanismes_Nouvelles_approches_biorobotiques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/340574528_Biomimetisme_intelligence_artificielle_robotique_et_applications_de_l'intelligence_en_essaim_Cybersecurite_et_questions_d'ethique_et_de_droit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/338855767_Biomimetisme_intelligence_artificielle_et_robotique_Applications_de_l'intelligence_en_essaim_et_questions_d'ethique_et_de_droit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/336216393_Reflexions_sur_les_enjeux_de_l'IA_et_les_questions_d'ethique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/333146017_La_cobotique_quand_les_humains_et_les_robots_collaborent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/genie-industriel-th6/l-entreprise-face-a-son-environnement-42636210/les-enjeux-de-la-recherche-et-l-intelligence-economique-et-strategique-ag1611/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-02128070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01742142v3/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633310v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Meriah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambiaggio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20471" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-800DXG8T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ribero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Papiemik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2000.865242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.865241" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boutel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirinoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19971297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/74.556526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennegueouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abboud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pompei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1994.337484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dedeban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zolesio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedeban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2005.7852067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Meriah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambiaggio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Dauvignac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Garel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillergeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921962v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Augustin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicotra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buralli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benkamoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992502v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34914.68803" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742142v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01652940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01652888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>