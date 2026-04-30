--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1464,215 +1464,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Libye, un enjeu méditerranéen entre France et Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Darnis, Jérémy Guedj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia e Francia di fronte alla Libia. Dall'Ottocento ad oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Storia internazionale dell'età contemporanea, 978-88-351-7488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The New Space Economy: Consequences for Space Security in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Space Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22786-9_74-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Space Launch Capabilities and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Veclani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Space Security. Policies, Applications and Programs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1682,1693 +1781,1693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En cas d’absence de majorité à l’Assemblée nationale, que faire ? L’exemple des gouvernements techniques en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections européennes : les stratégies complexes des partis italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une présidence « à l'italienne » pour Emmanuel Macron : une option à envisager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mattei Plan: why Giorgia Meloni is looking to Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie : le « Plan Mattei », nouvelle politique africaine du gouvernement Meloni ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Mattei Plan: why Giorgia Meloni is looking to Africa</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Meloni sur la ligne de crête face aux États-Unis de Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En cas d’absence de majorité à l’Assemblée nationale, que faire ? L’exemple des gouvernements techniques en Italie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Meloni plus que jamais au cœur du jeu politique italien… et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Meloni sur la ligne de crête face aux États-Unis de Donald Trump</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’Italie de Giorgia Meloni au sein de l’UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la défense européenne et le conflit en Ukraine : dynamiques et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l’Afghanistan, l’Europe entre idéalisme et réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision stratégique des relations franco-italiennes : vers un traité bilatéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology: An Exit Strategy for COVID-19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Technology: An Exit Strategy for COVID-19?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 et instruments numériques: la délicate gestion des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise du Covid-19, les leçons du cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treacherous Mirror: Misinterpreting Italian Euroscepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté technologique européenne, une réponse à la crise de la Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A COVID-19 Moment for Technological Sovereignty in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Rollercoaster of Italian-French Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Space Economy, An Opportunity for Italy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Borders and New Technological Frontiers: The Case of Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-proliferation Regime for Cyber Weapons. A Tentative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barbieri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polito Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to Space: Challenges and Policy Options for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, Italy and the Reawakening of Historical Rivalries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Future of EU Defence: A European Space, Data and Cyber Agency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron’s Foreign Policy: Not a Zero Sum Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hollande’s Presidency: A New Era in French Foreign Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...645 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3378,794 +3477,794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relazioni transatlantiche al tempo del digitale: la questione del trasferimento di dati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne entre autonomie stratégique et souveraineté technologique : impasses et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FRS, Fondation pour la Recherche Stratégique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space as a Key Element of Europe's Digital Sovereignty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFRI, Institut Français des Relations Internationales. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Unione europea tra autonomia strategica e sovranità tecnologica: problemi e opportunità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and the Future of Europe as a Global Actor: EO as a Key Security Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una visione strategica delle relazioni franco-italiane: per un trattato bilaterale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accesso allo spazio, settore strategico per l'Italia e l'Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Nones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francia/Italia: scenari strategici bilaterali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France/Italie: scenarios stratégiques bilatéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space, Sovereignty and European Security. Building European Capabilities in an Advanced Institutional Framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Veclani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Parliament, Policy Department for External Relations, Directorate General for External Policies of the Union. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4233,51 +4332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDC4E6CB"/>
+    <w:nsid w:val="2E8C3539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4464,51 +4563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-darnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6063-8211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.822.0136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CEU2016-002008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Maupeou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.04.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.043.0169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00396347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polito Carolina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bitondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Sabatino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22786-9_74-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veclani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wohrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Battisti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-darnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6063-8211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.822.0136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CEU2016-002008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Maupeou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.04.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.043.0169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00396347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polito Carolina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bitondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Sabatino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Italia-e-Francia-di-fronte-alla-Libia-Dall%27Ottocento-ad-oggi?Id=30148" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22786-9_74-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veclani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wohrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Battisti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>