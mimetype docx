--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -249,183 +249,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un réformisme à l’italienne ? Entretien avec Maria Elena Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 35 (4), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.035.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un réformisme à l’italienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 35 (1), pp.187-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.035.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798033v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03915489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Antidemocratic Europe? Comparative Reflections between France and Italy</w:t>
               </w:r>
@@ -561,239 +561,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards disruptions in Earth observation? New Earth Observation systems and markets evolution: Possible scenarios and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Maupeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.415-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2017.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un marché intégré pour l'industrie de la sécurité et défense en Europe ? Le cas du secteur spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITTADINANZA EUROPEA (LA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.181-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/CEU2016-002008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916198v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03813458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du « mythe négatif » de l’Europe, corollaire des progrès de l’intégration ? Le cas de la nomination du haut représentant de l’Union pour les Affaires étrangères et la Politique de sécurité, Federica Mogherini</w:t>
               </w:r>
@@ -1789,1443 +1789,1443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’Italie de Giorgia Meloni au sein de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En cas d’absence de majorité à l’Assemblée nationale, que faire ? L’exemple des gouvernements techniques en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mattei Plan: why Giorgia Meloni is looking to Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italie : le « Plan Mattei », nouvelle politique africaine du gouvernement Meloni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections européennes : les stratégies complexes des partis italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une présidence « à l'italienne » pour Emmanuel Macron : une option à envisager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Mattei Plan: why Giorgia Meloni is looking to Africa</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Meloni sur la ligne de crête face aux États-Unis de Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Italie : le « Plan Mattei », nouvelle politique africaine du gouvernement Meloni ?</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Meloni plus que jamais au cœur du jeu politique italien… et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de la défense européenne et le conflit en Ukraine : dynamiques et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l’Afghanistan, l’Europe entre idéalisme et réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A COVID-19 Moment for Technological Sovereignty in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté technologique européenne, une réponse à la crise de la Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision stratégique des relations franco-italiennes : vers un traité bilatéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology: An Exit Strategy for COVID-19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Technology: An Exit Strategy for COVID-19?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 et instruments numériques: la délicate gestion des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treacherous Mirror: Misinterpreting Italian Euroscepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise du Covid-19, les leçons du cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Rollercoaster of Italian-French Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Space Economy, An Opportunity for Italy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Borders and New Technological Frontiers: The Case of Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to Space: Challenges and Policy Options for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-proliferation Regime for Cyber Weapons. A Tentative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barbieri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polito Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...596 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813466v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03915669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France, Italy and the Reawakening of Historical Rivalries</w:t>
               </w:r>
@@ -3485,334 +3485,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Unione europea tra autonomia strategica e sovranità tecnologica: problemi e opportunità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne entre autonomie stratégique et souveraineté technologique : impasses et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRS, Fondation pour la Recherche Stratégique. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le relazioni transatlantiche al tempo del digitale: la questione del trasferimento di dati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAI, Istituto Affari Internazionali. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">FRS, Fondation pour la Recherche Stratégique. 2021</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space as a Key Element of Europe's Digital Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFRI, Institut Français des Relations Internationales. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...64 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and the Future of Europe as a Global Actor: EO as a Key Security Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4332,51 +4332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E8C3539"/>
+    <w:nsid w:val="89024C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4563,51 +4563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-darnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6063-8211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.822.0136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CEU2016-002008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Maupeou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.04.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.043.0169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00396347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polito Carolina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bitondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Sabatino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Italia-e-Francia-di-fronte-alla-Libia-Dall%27Ottocento-ad-oggi?Id=30148" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22786-9_74-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veclani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wohrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Battisti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-darnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6063-8211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.822.0136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Maupeou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.04.034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/CEU2016-002008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.043.0169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00396347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polito Carolina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bitondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Sabatino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Italia-e-Francia-di-fronte-alla-Libia-Dall%27Ottocento-ad-oggi?Id=30148" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22786-9_74-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Veclani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wohrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Battisti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>