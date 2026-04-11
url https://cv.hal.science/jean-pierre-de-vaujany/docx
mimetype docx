--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1386,432 +1386,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp. 1041-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504430v1</w:t>
+                <w:t xml:space="preserve">hal-00689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), p. 349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504436v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, p. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689155v1</w:t>
+                <w:t xml:space="preserve">hal-00504436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,226 +2300,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450618v1</w:t>
+                <w:t xml:space="preserve">hal-01499171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Icard</w:t>
+                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499171v1</w:t>
+                <w:t xml:space="preserve">hal-00450618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress analysis of cylindrical webbed gears - Parametric study</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdeaux Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueudry Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTPO Conference 2021: Polymer gears</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Slovenj Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME (the International conference on Integrated Design and Manufacturing in Mechanical Engineering) - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.IDMME'2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,558 +4436,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Letzelter</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505934v1</w:t>
+                <w:t xml:space="preserve">hal-00402460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402499v1</w:t>
+                <w:t xml:space="preserve">hal-00505934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402468v1</w:t>
+                <w:t xml:space="preserve">hal-00402499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505937v1</w:t>
+                <w:t xml:space="preserve">hal-00402468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402460v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,204 +5032,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506640v1</w:t>
+                <w:t xml:space="preserve">hal-00506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506639v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
               </w:r>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5956,266 +5956,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507246v1</w:t>
+                <w:t xml:space="preserve">hal-04219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227024v1</w:t>
+                <w:t xml:space="preserve">hal-00507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6230,189 +6230,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227018v1</w:t>
+                <w:t xml:space="preserve">hal-04227024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430023v1</w:t>
+                <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,325 +6457,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507247v1</w:t>
+                <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507276v1</w:t>
+                <w:t xml:space="preserve">hal-00507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219969v1</w:t>
+                <w:t xml:space="preserve">hal-00507276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEB educational portal for the teaching of mechanical design and manufacturing.</w:t>
               </w:r>
@@ -7303,433 +7303,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
+              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508207v1</w:t>
+                <w:t xml:space="preserve">hal-00508180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation des engrenages par le contrôle de l'Erreur de Transmission</w:t>
+                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS, Association Canadienne-Française pour l'Avancée de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Canada</w:t>
+              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508200v1</w:t>
+                <w:t xml:space="preserve">hal-00508207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et optimisation des engrenages par le contrôle de l'Erreur de Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
+              <w:t xml:space="preserve">ACFAS, Association Canadienne-Française pour l'Avancée de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508181v1</w:t>
+                <w:t xml:space="preserve">hal-00508200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508180v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7963,139 +7963,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 6, Engrenage pignon-crémaillère de direction, Crémaillère à pas variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">JTEKT, rapport n° 9: Etude dynamique des DAE: Assemblage final de la direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383546v1</w:t>
+                <w:t xml:space="preserve">hal-00383548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 5, Engrenage pignon-crémaillère de direction, Calcul de la répartition de charge</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 6, Engrenage pignon-crémaillère de direction, Crémaillère à pas variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
@@ -8115,296 +8128,296 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383543v1</w:t>
+                <w:t xml:space="preserve">hal-00383546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTEKT, rapport n° 8: Etude dynamique des DAE: ensemble pignon-crémaillère/poussoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 5, Engrenage pignon-crémaillère de direction, Calcul de la répartition de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383547v1</w:t>
+                <w:t xml:space="preserve">hal-00383543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 4, Engrenage pignon-crémaillère de direction, Etude de la géométrie du pignon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">JTEKT, rapport n° 8: Etude dynamique des DAE: ensemble pignon-crémaillère/poussoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383542v1</w:t>
+                <w:t xml:space="preserve">hal-00383547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JTEKT (ex KSE), rapport n° 7: Etude dynamique des DAE : Colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8429,184 +8442,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTEKT, rapport n° 9: Etude dynamique des DAE: Assemblage final de la direction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 4, Engrenage pignon-crémaillère de direction, Etude de la géométrie du pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383548v1</w:t>
+                <w:t xml:space="preserve">hal-00383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S.S.E., rapport n° 6: Etude dynamique des DAE : Module d'assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,77 +8813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n°5: Etude dynamique des DAE : Modélisation dynamique de l'engrenage roue et vis sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,77 +8914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n°4: Etude dynamique des DAE : Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9103,77 +9103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n° 2: Etude dynamique des DAE : Synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9198,493 +9198,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n° 9: Partage de charge dans les engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">KSE, rapport n° 3: Etude dynamique des DAE: Notice d'utilisation du logiciel de calculs dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454869v1</w:t>
+                <w:t xml:space="preserve">hal-00454874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KSE, rapport n° 3: Etude dynamique des DAE: Notice d'utilisation du logiciel de calculs dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">KSE, rapport n° 1: Etude dynamique des DAE : Bibliographie et modèle élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454874v1</w:t>
+                <w:t xml:space="preserve">hal-00454873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KSE, rapport n° 1: Etude dynamique des DAE : Bibliographie et modèle élémentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n° 9: Partage de charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454873v1</w:t>
+                <w:t xml:space="preserve">hal-00454869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454882v1</w:t>
+                <w:t xml:space="preserve">hal-00454868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454868v1</w:t>
+                <w:t xml:space="preserve">hal-00454882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROCOPTER, rapport n°5: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
               </w:r>
@@ -9840,51 +9840,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n°3: Modélisation du contact dans les engrenages spiro-coniques</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n°4: Validation du contact tangentiel et maillage semi-automatique des engrenages spiro-coniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
@@ -9904,75 +9904,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455083v1</w:t>
+                <w:t xml:space="preserve">hal-00455073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n°4: Validation du contact tangentiel et maillage semi-automatique des engrenages spiro-coniques</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n°3: Modélisation du contact dans les engrenages spiro-coniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
@@ -9992,554 +9992,528 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455073v1</w:t>
+                <w:t xml:space="preserve">hal-00455083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Modélisation de denture dengrenages coniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vocant</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, Synthèse bibliographique du comportement sous charges des engrenages spiro-coniques, rapport n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455946v1</w:t>
+                <w:t xml:space="preserve">hal-00455949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACET, The Development of Face Gears for Use in Aerospace Transmissions  High load and contact pressure meshing simulation  sub-task 2.1.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Logiciel GANDALF. Analyse du comportement sous charge des engrenages faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455948v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Pression de contact sur des dentures coniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">AMIS, Modélisation de denture dengrenages coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vocant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vocant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00455941v1</w:t>
+                <w:t xml:space="preserve">hal-00455946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, Modélisation avec CATIA V4 du comportement élastique des engrenages spiro-coniques en prenant en compte la jante et les voiles, rapport n°2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">FACET, The Development of Face Gears for Use in Aerospace Transmissions  High load and contact pressure meshing simulation  sub-task 2.1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Play</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455929v1</w:t>
+                <w:t xml:space="preserve">hal-00455948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Etude dun différentiel automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">AMIS, Pression de contact sur des dentures coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vocant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455947v1</w:t>
+                <w:t xml:space="preserve">hal-00455941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, Synthèse bibliographique du comportement sous charges des engrenages spiro-coniques, rapport n° 1</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, Modélisation avec CATIA V4 du comportement élastique des engrenages spiro-coniques en prenant en compte la jante et les voiles, rapport n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
@@ -10553,145 +10527,171 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455949v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel GANDALF. Analyse du comportement sous charge des engrenages faces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">AMIS, Etude dun différentiel automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vocant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacopini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455951v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBOMECA, DTP REDUCTEUR Modélisation fine du contact de l'engrènement</w:t>
               </w:r>
@@ -10996,51 +10996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>