--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1386,432 +1386,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), p. 349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689155v1</w:t>
+                <w:t xml:space="preserve">hal-00504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, p. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00504430v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp. 1041-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504436v1</w:t>
+                <w:t xml:space="preserve">hal-00689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,226 +2300,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Icard</w:t>
+                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499171v1</w:t>
+                <w:t xml:space="preserve">hal-00450618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450618v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress analysis of cylindrical webbed gears - Parametric study</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdeaux Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueudry Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTPO Conference 2021: Polymer gears</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Slovenj Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME (the International conference on Integrated Design and Manufacturing in Mechanical Engineering) - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.IDMME'2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,558 +4436,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402460v1</w:t>
+                <w:t xml:space="preserve">hal-00505934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505934v1</w:t>
+                <w:t xml:space="preserve">hal-00402499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402499v1</w:t>
+                <w:t xml:space="preserve">hal-00402468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402468v1</w:t>
+                <w:t xml:space="preserve">hal-00505937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505937v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,394 +5032,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506639v1</w:t>
+                <w:t xml:space="preserve">hal-00506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506640v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+              <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506268v1</w:t>
+                <w:t xml:space="preserve">hal-00506686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506686v1</w:t>
+                <w:t xml:space="preserve">hal-00506268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement sous charge d'engrenage roue et vis quand la roue est en plastique</w:t>
               </w:r>
@@ -5494,299 +5494,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTM 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506638v1</w:t>
+                <w:t xml:space="preserve">hal-00506267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
+                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
+              <w:t xml:space="preserve">JTM 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506324v1</w:t>
+                <w:t xml:space="preserve">hal-00506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506267v1</w:t>
+                <w:t xml:space="preserve">hal-00506324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast determination of global and local parameters for reducing transmission error of helical gears</w:t>
               </w:r>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5956,266 +5956,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219969v1</w:t>
+                <w:t xml:space="preserve">hal-00507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507246v1</w:t>
+                <w:t xml:space="preserve">hal-04227024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6230,552 +6230,552 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227024v1</w:t>
+                <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227018v1</w:t>
+                <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507231v1</w:t>
+                <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430023v1</w:t>
+                <w:t xml:space="preserve">hal-00507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507247v1</w:t>
+                <w:t xml:space="preserve">hal-00507276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507276v1</w:t>
+                <w:t xml:space="preserve">hal-04219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEB educational portal for the teaching of mechanical design and manufacturing.</w:t>
               </w:r>
@@ -7303,433 +7303,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508180v1</w:t>
+                <w:t xml:space="preserve">hal-00508207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
+                <w:t xml:space="preserve">Conception et optimisation des engrenages par le contrôle de l'Erreur de Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">C. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">ACFAS, Association Canadienne-Française pour l'Avancée de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508207v1</w:t>
+                <w:t xml:space="preserve">hal-00508200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation des engrenages par le contrôle de l'Erreur de Transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS, Association Canadienne-Française pour l'Avancée de la Science</w:t>
+              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508200v1</w:t>
+                <w:t xml:space="preserve">hal-00508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Canada</w:t>
+              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508181v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7963,152 +7963,139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTEKT, rapport n° 9: Etude dynamique des DAE: Assemblage final de la direction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 6, Engrenage pignon-crémaillère de direction, Crémaillère à pas variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383548v1</w:t>
+                <w:t xml:space="preserve">hal-00383546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 6, Engrenage pignon-crémaillère de direction, Crémaillère à pas variable</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 5, Engrenage pignon-crémaillère de direction, Calcul de la répartition de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
@@ -8128,296 +8115,296 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383546v1</w:t>
+                <w:t xml:space="preserve">hal-00383543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 5, Engrenage pignon-crémaillère de direction, Calcul de la répartition de charge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">JTEKT, rapport n° 8: Etude dynamique des DAE: ensemble pignon-crémaillère/poussoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383543v1</w:t>
+                <w:t xml:space="preserve">hal-00383547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTEKT, rapport n° 8: Etude dynamique des DAE: ensemble pignon-crémaillère/poussoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 4, Engrenage pignon-crémaillère de direction, Etude de la géométrie du pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383547v1</w:t>
+                <w:t xml:space="preserve">hal-00383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JTEKT (ex KSE), rapport n° 7: Etude dynamique des DAE : Colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8442,171 +8429,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S.E. Lyon, Rapport n° 4, Engrenage pignon-crémaillère de direction, Etude de la géométrie du pignon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">JTEKT, rapport n° 9: Etude dynamique des DAE: Assemblage final de la direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383542v1</w:t>
+                <w:t xml:space="preserve">hal-00383548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S.S.E., rapport n° 6: Etude dynamique des DAE : Module d'assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,77 +8813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n°5: Etude dynamique des DAE : Modélisation dynamique de l'engrenage roue et vis sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,77 +8914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n°4: Etude dynamique des DAE : Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9103,77 +9103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KSE, rapport n° 2: Etude dynamique des DAE : Synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9198,493 +9198,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KSE, rapport n° 3: Etude dynamique des DAE: Notice d'utilisation du logiciel de calculs dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n° 9: Partage de charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454874v1</w:t>
+                <w:t xml:space="preserve">hal-00454869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KSE, rapport n° 1: Etude dynamique des DAE : Bibliographie et modèle élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">KSE, rapport n° 3: Etude dynamique des DAE: Notice d'utilisation du logiciel de calculs dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454873v1</w:t>
+                <w:t xml:space="preserve">hal-00454874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n° 9: Partage de charge dans les engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">KSE, rapport n° 1: Etude dynamique des DAE : Bibliographie et modèle élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454869v1</w:t>
+                <w:t xml:space="preserve">hal-00454873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454868v1</w:t>
+                <w:t xml:space="preserve">hal-00454882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454882v1</w:t>
+                <w:t xml:space="preserve">hal-00454868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROCOPTER, rapport n°5: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
               </w:r>
@@ -9840,51 +9840,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n°4: Validation du contact tangentiel et maillage semi-automatique des engrenages spiro-coniques</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n°3: Modélisation du contact dans les engrenages spiro-coniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
@@ -9904,75 +9904,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455073v1</w:t>
+                <w:t xml:space="preserve">hal-00455083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n°3: Modélisation du contact dans les engrenages spiro-coniques</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n°4: Validation du contact tangentiel et maillage semi-automatique des engrenages spiro-coniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
@@ -9992,706 +9992,706 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455083v1</w:t>
+                <w:t xml:space="preserve">hal-00455073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, Synthèse bibliographique du comportement sous charges des engrenages spiro-coniques, rapport n° 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">AMIS, Modélisation de denture dengrenages coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vocant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455949v1</w:t>
+                <w:t xml:space="preserve">hal-00455946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel GANDALF. Analyse du comportement sous charge des engrenages faces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">FACET, The Development of Face Gears for Use in Aerospace Transmissions  High load and contact pressure meshing simulation  sub-task 2.1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Play</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455951v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Modélisation de denture dengrenages coniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">AMIS, Pression de contact sur des dentures coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vocant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vocant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00455946v1</w:t>
+                <w:t xml:space="preserve">hal-00455941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACET, The Development of Face Gears for Use in Aerospace Transmissions  High load and contact pressure meshing simulation  sub-task 2.1.5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+                <w:t xml:space="preserve">EUROCOPTER, Modélisation avec CATIA V4 du comportement élastique des engrenages spiro-coniques en prenant en compte la jante et les voiles, rapport n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455948v1</w:t>
+                <w:t xml:space="preserve">hal-00455929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Pression de contact sur des dentures coniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">AMIS, Etude dun différentiel automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vocant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455941v1</w:t>
+                <w:t xml:space="preserve">hal-00455947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, Modélisation avec CATIA V4 du comportement élastique des engrenages spiro-coniques en prenant en compte la jante et les voiles, rapport n°2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">Logiciel GANDALF. Analyse du comportement sous charge des engrenages faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455929v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIS, Etude dun différentiel automobile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EUROCOPTER, Synthèse bibliographique du comportement sous charges des engrenages spiro-coniques, rapport n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jacopini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00455947v1</w:t>
+                <w:t xml:space="preserve">hal-00455949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBOMECA, DTP REDUCTEUR Modélisation fine du contact de l'engrènement</w:t>
               </w:r>
@@ -10996,51 +10996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>