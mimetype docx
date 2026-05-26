--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -5209,217 +5209,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506686v1</w:t>
+                <w:t xml:space="preserve">hal-00506268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+              <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506268v1</w:t>
+                <w:t xml:space="preserve">hal-00506686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement sous charge d'engrenage roue et vis quand la roue est en plastique</w:t>
               </w:r>
@@ -6254,230 +6254,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507231v1</w:t>
+                <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430023v1</w:t>
+                <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
               </w:r>
@@ -9488,203 +9488,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454882v1</w:t>
+                <w:t xml:space="preserve">hal-00454868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROCOPTER, rapport n° 8: Notice d'utilisation: Maillage automatique de voile d'engrenage spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROPCOPTER, rapport n°6: Notice d'utilisation: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454868v1</w:t>
+                <w:t xml:space="preserve">hal-00454882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROCOPTER, rapport n°5: Maillage automatique de secteur d'engrenage spiro-coniques</w:t>
               </w:r>
@@ -10996,51 +10996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdeaux Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueudry Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Larrouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cassereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maiez-Tribut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508200v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fenix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454873v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vocant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacopini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>