--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -320,586 +320,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
+                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2022, 195 (108478), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903042v1</w:t>
+                <w:t xml:space="preserve">hal-03548129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
+                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131, pp.103767. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810481v1</w:t>
+                <w:t xml:space="preserve">hal-03903042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 120, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 131, pp.103767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366779v1</w:t>
+                <w:t xml:space="preserve">hal-03810481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195 (108478), </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548129v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and performance analysis of subspace-based DOA estimation for rectilinear correlated sources in CES data model</w:t>
+                <w:t xml:space="preserve">Resolving power of MUSIC-like algorithms for circular or rectilinear correlated sources in CES data models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 178, pp.107799:1-107799:12. </w:t>
+              <w:t xml:space="preserve">, 2021, 188, pp.108234:1-108234:14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036485v1</w:t>
+                <w:t xml:space="preserve">hal-03366804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving power of MUSIC-like algorithms for circular or rectilinear correlated sources in CES data models</w:t>
+                <w:t xml:space="preserve">Robustness and performance analysis of subspace-based DOA estimation for rectilinear correlated sources in CES data model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 188, pp.108234:1-108234:14. </w:t>
+              <w:t xml:space="preserve">, 2021, 178, pp.107799:1-107799:12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366804v1</w:t>
+                <w:t xml:space="preserve">hal-03036485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely linear FRESH receivers for cancellation of data-like rectilinear and quasi-rectilinear interference with frequency offsets</w:t>
               </w:r>
@@ -983,508 +983,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036461v1</w:t>
+                <w:t xml:space="preserve">hal-02461523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
+              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461523v2</w:t>
+                <w:t xml:space="preserve">hal-03036461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
+                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.313-319. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1561-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387935v1</w:t>
+                <w:t xml:space="preserve">hal-02387938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved localization of near-field sources using a realistic signal propagation model and optimally-placed sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.102579-1 - 102579-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2019.102579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387938v1</w:t>
+                <w:t xml:space="preserve">hal-02387919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved localization of near-field sources using a realistic signal propagation model and optimally-placed sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95, pp.102579-1 - 102579-9. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2019.102579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387919v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order Volterra MVDR beamforming for non-Gaussian and potentially non-circular interference cancellation</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (18), pp.4766-4781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1769,51 +1769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-finding arrays of directional sensors for randomly located sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,235 +1984,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
+                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.210 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469563v1</w:t>
+                <w:t xml:space="preserve">hal-01255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
+                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111, pp.210 - 221. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.7-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255000v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties, performance and practical interest of the widely linear MMSE beamformer for nonrectilinear signals</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRB based-design of linear antenna arrays for near-field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2393,51 +2393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction finding antenna arrays for the randomly located source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2881,446 +2881,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 89 (12), pp.2670-2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471581v1</w:t>
+                <w:t xml:space="preserve">hal-00444484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354686v1</w:t>
+                <w:t xml:space="preserve">hal-00471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (1), pp.382-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471576v1</w:t>
+                <w:t xml:space="preserve">hal-00354686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00444484v2</w:t>
+                <w:t xml:space="preserve">hal-00471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of adaptive narrowband beamforming with respect to bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,209 +3530,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (4), pp.1477 - 1485. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (9), pp.2075-2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327977v1</w:t>
+                <w:t xml:space="preserve">hal-03399871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87 (9), pp.2075-2084. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.1477 - 1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399871v1</w:t>
+                <w:t xml:space="preserve">hal-01327977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on 'Conjugate ESPRIT (C-SPRIT)</w:t>
               </w:r>
@@ -4496,744 +4496,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Multichannel Identification Algorithm Robust to Order Over Estimation</w:t>
+                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435704v1</w:t>
+                <w:t xml:space="preserve">hal-03399913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
+                <w:t xml:space="preserve">A Blind Multichannel Identification Algorithm Robust to Order Over Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399913v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 47 (1), pp.464 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/18.904563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399917v1</w:t>
+                <w:t xml:space="preserve">hal-03399938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
+                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435709v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47 (1), pp.464 - 468. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/18.904563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03399938v1</w:t>
+                <w:t xml:space="preserve">hal-03435709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435717v1</w:t>
+                <w:t xml:space="preserve">hal-03435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
+                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435713v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435720v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
               </w:r>
@@ -5718,125 +5718,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
+                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435743v1</w:t>
+                <w:t xml:space="preserve">hal-03435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of an adaptive algorithm for tracking dominant subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5852,208 +5852,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
+                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435759v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
+                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435761v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence of the EM and ICE Algorithm for Exponential Family</w:t>
               </w:r>
@@ -6326,51 +6326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.807 - 811, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6404,51 +6404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced single antenna interference cancellation from MMSE third-order complex Volterra filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAIC pour une interférence circulaire au second-ordre par filtrage de Volterra complexe d'ordre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,235 +6805,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely linear FRESH receiver for SAIC/MAIC with frequency offsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+                <w:t xml:space="preserve">Improved direction finding using a maneuverable array of directional sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2015 : 12th International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2799 - 2803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254987v1</w:t>
+                <w:t xml:space="preserve">hal-01285357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved direction finding using a maneuverable array of directional sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Widely linear FRESH receiver for SAIC/MAIC with frequency offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2799 - 2803, </w:t>
+              <w:t xml:space="preserve">ISWCS 2015 : 12th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285357v1</w:t>
+                <w:t xml:space="preserve">hal-01254987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-rectilinear (MSK, GMSK, OQAM) co-channel interference mitigation by three inputs widely linear Fresh filtering</w:t>
               </w:r>
@@ -7123,51 +7123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On isotropic circular arrays of anisotropic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7309,51 +7309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform linear antenna arrays for enhanced near field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7400,51 +7400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing V antenna arrays using a Bayesian DOA estimation criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7504,51 +7504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRB analysis of near-field source localization using uniform circular arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 : 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3996 - 4000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7576,343 +7576,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Subspace blind equalization for channels with low SNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.461-465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299280v1</w:t>
+                <w:t xml:space="preserve">hal-00746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3541-3544, </w:t>
+              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746455v1</w:t>
+                <w:t xml:space="preserve">hal-01299280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal SIMO MLSE receivers for the detection of linear modulation corrupted by noncircular interference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2012 : IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.840-843, </w:t>
+              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3541-3544, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746451v1</w:t>
+                <w:t xml:space="preserve">hal-00746455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace blind MIMO channel equalization with quadratic complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7953,495 +7940,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace blind equalization for channels with low SNR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Optimal SIMO MLSE receivers for the detection of linear modulation corrupted by noncircular interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.461-465, </w:t>
+              <w:t xml:space="preserve">SSP 2012 : IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.840-843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746467v1</w:t>
+                <w:t xml:space="preserve">hal-00746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of MDL criterion for the detection of noncircular or/and nonGaussian components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the antenna array geometry based on a Bayesian DOA estimation criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4188-4191, </w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2544-2547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302426v1</w:t>
+                <w:t xml:space="preserve">hal-01302427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the antenna array geometry based on a Bayesian DOA estimation criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spectral efficiency of beamforming-based parameter estimation in the single source case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2544-2547, </w:t>
+              <w:t xml:space="preserve">SSP 2011 : Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302427v1</w:t>
+                <w:t xml:space="preserve">hal-01302425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral efficiency of beamforming-based parameter estimation in the single source case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Third order widely non-linear Volterra MVDR beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 : Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.153-156, </w:t>
+              <w:t xml:space="preserve">International Conference on acoustic Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2648-2651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302425v1</w:t>
+                <w:t xml:space="preserve">hal-01126072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order widely non-linear Volterra MVDR beamforming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis of MDL criterion for the detection of noncircular or/and nonGaussian components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on acoustic Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2648-2651, </w:t>
+              <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4188-4191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126072v1</w:t>
+                <w:t xml:space="preserve">hal-01302426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic distribution of GLR for impropriety of complex signals</w:t>
               </w:r>
@@ -8544,51 +8544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitiviy of SAIC and MAIC concepts to residual frequency offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8834,51 +8834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegel distance-based covariance matrix selection for Space-Time Adaptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,490 +9109,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the degree of second-order non-circularity of complex random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beamspace post-Doppler STAP in ground-based rotating radar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518507⟩</w:t>
+              <w:t xml:space="preserve">RadarCon 2008 : IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378730v1</w:t>
+                <w:t xml:space="preserve">hal-01378743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of Toeplitz block Toeplitz matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the degree of second-order non-circularity of complex random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3905 - 3908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01395300v1</w:t>
+                <w:t xml:space="preserve">hal-01378730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamspace post-Doppler STAP in ground-based rotating radar systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of Toeplitz block Toeplitz matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadarCon 2008 : IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">ICASSP 2008: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3309 - 3312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378743v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically minimum variance estimator in the singular case</w:t>
+                <w:t xml:space="preserve">Bornes de Cramer Rao de DOA pour signaux BPSK et QPSK en présence de bruit non uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2005 : 13th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Gretsi 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446573v1</w:t>
+                <w:t xml:space="preserve">hal-00446602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramer Rao de DOA pour signaux BPSK et QPSK en présence de bruit non uniforme</w:t>
+                <w:t xml:space="preserve">Asymptotically minimum variance estimator in the singular case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 : 13th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446602v1</w:t>
+                <w:t xml:space="preserve">hal-00446573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPLINK VERSUS DOWNLINK WIRLESS MOBILE POSITIONING IN UMTS CELLULAR RADIO SYSTEMS</w:t>
               </w:r>
@@ -9604,51 +9604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrya Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Grosicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,51 +10331,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129179v2</w:t>
+                <w:t xml:space="preserve">hal-05129179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part II: three-inputs receivers</w:t>
               </w:r>
@@ -10706,51 +10706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>