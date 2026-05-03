--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -91,4544 +91,4557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of whittle's formula to compound-gaussian processes</w:t>
+                <w:t xml:space="preserve">The gaussian data assumption does not always lead to the largest CRB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360492v3</w:t>
+                <w:t xml:space="preserve">hal-05584307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization of whittle's formula to compound-gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Lamberti</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3479875⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3367185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725809v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360492v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.5156 - 5173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3479875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548129v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
+                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 195 (108478), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903042v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
+                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810481v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 120, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 131, pp.103767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366779v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving power of MUSIC-like algorithms for circular or rectilinear correlated sources in CES data models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108234⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366804v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and performance analysis of subspace-based DOA estimation for rectilinear correlated sources in CES data model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178, pp.107799:1-107799:12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely linear FRESH receivers for cancellation of data-like rectilinear and quasi-rectilinear interference with frequency offsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chauvat</w:t>
+                <w:t xml:space="preserve">Resolving power of MUSIC-like algorithms for circular or rectilinear correlated sources in CES data models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 188, pp.108171:1-108171:13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108171⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 188, pp.108234:1-108234:14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366794v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widely linear FRESH receivers for cancellation of data-like rectilinear and quasi-rectilinear interference with frequency offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 188, pp.108171:1-108171:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461523v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036461v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
+                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387938v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved localization of near-field sources using a realistic signal propagation model and optimally-placed sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2019.102579⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1561-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387919v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved localization of near-field sources using a realistic signal propagation model and optimally-placed sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.102579-1 - 102579-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2019.102579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387935v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order Volterra MVDR beamforming for non-Gaussian and potentially non-circular interference cancellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2860551⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869124v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced widely linear filtering to make quasi-rectilinear signals almost equivalent to rectilinear ones for SAIC/MAIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Third-order Volterra MVDR beamforming for non-Gaussian and potentially non-circular interference cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (6), pp.1438 - 1453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2784403⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66 (18), pp.4766-4781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2860551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702741v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct derivation of the stochastic CRB of DOA estimation for rectilinear sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+                <w:t xml:space="preserve">Enhanced widely linear filtering to make quasi-rectilinear signals almost equivalent to rectilinear ones for SAIC/MAIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2744673⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.1438 - 1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2784403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629444v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-finding arrays of directional sensors for randomly located sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Direct derivation of the stochastic CRB of DOA estimation for rectilinear sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2016.150655⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.1522 - 1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2744673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405774v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRB analysis of planar antenna arrays for optimizing near-field source localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direction-finding arrays of directional sensors for randomly located sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.1995 - 2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2016.150655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355428v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
+                <w:t xml:space="preserve">CRB analysis of planar antenna arrays for optimizing near-field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 111, pp.210 - 221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 127, pp.117 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255000v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
+                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.210 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469563v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties, performance and practical interest of the widely linear MMSE beamformer for nonrectilinear signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.7-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285813v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRB based-design of linear antenna arrays for near-field source localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Properties, performance and practical interest of the widely linear MMSE beamformer for nonrectilinear signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2298882⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.269 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255287v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction finding antenna arrays for the randomly located source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">CRB based-design of linear antenna arrays for near-field source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2211592⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.1965 - 1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2298882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746440v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of LRT/GLRT-based array receivers for the detection of a known real-valued signal corrupted by noncircular interferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+                <w:t xml:space="preserve">Direction finding antenna arrays for the randomly located source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (11), pp.6063-6068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2211592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664250v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the second-order statistics of the EVD of sample covariance matrices : application to the detection of noncircular or/and nonGaussian components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of LRT/GLRT-based array receivers for the detection of a known real-valued signal corrupted by noncircular interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2145375⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (10), pp.2323 - 2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819073v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asymptotic distribution of GLR for impropriety of complex signals</w:t>
+                <w:t xml:space="preserve">On the second-order statistics of the EVD of sample covariance matrices : application to the detection of noncircular or/and nonGaussian components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (8), pp.4017-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2145375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664248v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT-based array receivers for the detection of a known signal with unknown parameters corrupted by noncircular interferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the asymptotic distribution of GLR for impropriety of complex signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-56⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (10), pp.2259-2267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672998v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLRT-based array receivers for the detection of a known signal with unknown parameters corrupted by noncircular interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1, 56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00444484v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 89 (12), pp.2670-2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354686v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (1), pp.382-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471576v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of adaptive narrowband beamforming with respect to bandwidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (4), pp.1532 - 1538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.909358⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372679v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form expressions of the exact Cramer-Rao, bound for parameter estimation of BPSK, MSK, or QPSK waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of adaptive narrowband beamforming with respect to bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2008.921477⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1532 - 1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.909358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298715v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance of MUSIC-like algorithms in resolving noncircular sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-form expressions of the exact Cramer-Rao, bound for parameter estimation of BPSK, MSK, or QPSK waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.924143⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.405 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.921477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372028v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
+                <w:t xml:space="preserve">Statistical performance of MUSIC-like algorithms in resolving noncircular sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (9), pp.4317 - 4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.924143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399871v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (9), pp.2075-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327977v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on 'Conjugate ESPRIT (C-SPRIT)</w:t>
+                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2006.889995⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.1477 - 1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320676v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically minimum variance second-order estimation for complex circular processes</w:t>
+                <w:t xml:space="preserve">Comment on 'Conjugate ESPRIT (C-SPRIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2005.10.011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.511 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2006.889995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399877v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao bounds of DOA estimates for BPSK and QPSK Modulated signals</w:t>
+                <w:t xml:space="preserve">Asymptotically minimum variance second-order estimation for complex circular processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.859224⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (9), pp.2289-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399883v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIC-like estimation of direction of arrival for noncircular sources</w:t>
+                <w:t xml:space="preserve">Cramer-Rao bounds of DOA estimates for BPSK and QPSK Modulated signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (7), pp.2678-2690. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.873505⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 54 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.859224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399880v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Cramer-Rao bound for direction estimation of non-circular signals in unknown noise fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSIC-like estimation of direction of arrival for noncircular sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (12), pp.4610-4618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.859226⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.2678-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.873505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446762v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the matrix Bartlett's formula to the third and fourth order and to noisy linear models with application to parameter estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian Cramer-Rao bound for direction estimation of non-circular signals in unknown noise fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (8), pp.2765 - 2776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850362⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 53 (12), pp.4610-4618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.859226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446766v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Cramer–Rao Bound for Noncircular Signals with Application to DOA Estimation</w:t>
+                <w:t xml:space="preserve">Extension of the matrix Bartlett's formula to the third and fourth order and to noisy linear models with application to parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (11), pp.3192-3199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2004.836462⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 53 (8), pp.2765 - 2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399886v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Minimum Variance Second-Order Estimation for Noncircular Signals with Application to DOA Estimation</w:t>
+                <w:t xml:space="preserve">Stochastic Cramer–Rao Bound for Noncircular Signals with Application to DOA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (5), pp.1235-1241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2004.826170⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 52 (11), pp.3192-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2004.836462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399889v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of narrowband DOA algorithms with respect to signal bandwidth</w:t>
+                <w:t xml:space="preserve">Asymptotically Minimum Variance Second-Order Estimation for Noncircular Signals with Application to DOA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (5), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2004.826170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399901v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
+                <w:t xml:space="preserve">Robustness of narrowband DOA algorithms with respect to signal bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399913v1</w:t>
+                <w:t xml:space="preserve">hal-03399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blind Multichannel Identification Algorithm Robust to Order Over Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,843 +4686,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399938v1</w:t>
+                <w:t xml:space="preserve">hal-03399913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 47 (1), pp.464 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/18.904563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399917v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
+                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435709v1</w:t>
+                <w:t xml:space="preserve">hal-03399917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435720v1</w:t>
+                <w:t xml:space="preserve">hal-03435709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435717v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
+                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435713v1</w:t>
+                <w:t xml:space="preserve">hal-03435717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435731v1</w:t>
+                <w:t xml:space="preserve">hal-03435713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On eigenvalue decomposition estimators of centro-symmetric covariance matrices</w:t>
+                <w:t xml:space="preserve">On Adaptive EVD Asymptotic Distribution of Centro-Symmetric Covariance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.101-116</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435734v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Adaptive EVD Asymptotic Distribution of Centro-Symmetric Covariance Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435742v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios P Liavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Regalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,675 +5530,744 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435724v1</w:t>
+                <w:t xml:space="preserve">hal-03435731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
+                <w:t xml:space="preserve">On eigenvalue decomposition estimators of centro-symmetric covariance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435749v1</w:t>
+                <w:t xml:space="preserve">hal-03435734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Least-Squares and Subspace Methods for Blind Channel Identification/Equalization with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435738v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of Least-Squares and Subspace Methods for Blind Channel Identification/Equalization with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435761v1</w:t>
+                <w:t xml:space="preserve">hal-03435738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an adaptive algorithm for tracking dominant subspaces</w:t>
+                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435753v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
+                <w:t xml:space="preserve">Performance analysis of an adaptive algorithm for tracking dominant subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435743v1</w:t>
+                <w:t xml:space="preserve">hal-03435753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
+                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435759v1</w:t>
+                <w:t xml:space="preserve">hal-03435743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Equivalence of the EM and ICE Algorithm for Exponential Family</w:t>
+                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435764v1</w:t>
+                <w:t xml:space="preserve">hal-03435759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive harmonic jammers cancellation.</w:t>
+                <w:t xml:space="preserve">An Equivalence of the EM and ICE Algorithm for Exponential Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive harmonic jammers cancellation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6195,3256 +6277,3256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified asymptotic distribution of subspace projectors in complex elliptically symmetric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE Statistical Signal Processing workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10208085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a third-order Volterra MVDR beamformer in the presence of non-Gaussian and/or non-circular interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.807 - 811, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced single antenna interference cancellation from MMSE third-order complex Volterra filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4197 - 4201, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAIC pour une interférence circulaire au second-ordre par filtrage de Volterra complexe d'ordre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : XXVIème colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two and three inputs Widely Linear FRESH receivers for cancellation of a quasi-rectilinear interference with frequency offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 : 24th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1398 - 1402, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception filter impact on widely linear FRESH receiver performance for SAIC/MAIC with frequency offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM 2016: 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rio De Janeiro, Brazil. pp.1 - 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2016.7569723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved direction finding using a maneuverable array of directional sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2799 - 2803, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely linear FRESH receiver for SAIC/MAIC with frequency offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2015 : 12th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-rectilinear (MSK, GMSK, OQAM) co-channel interference mitigation by three inputs widely linear Fresh filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2434 - 2438, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On isotropic circular arrays of anisotropic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSPIT 2015 : International Symposium on Signal Processing and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Abu Dhabi, United Arab Emirates. pp.95 - 99, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2015.7394427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make quasi-rectilinear signals (MSK, GMSK, OQAM) almost equivalent to rectilinear ones (BPSK, ASK) for widely linear filtering in the presence of CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSA 2015 : 19th International ITG Workshop on Smart Antennas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ilmenau, Germany. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform linear antenna arrays for enhanced near field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2014 : 39th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Firenze, Italy. pp.2252 - 2256, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing V antenna arrays using a Bayesian DOA estimation criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSPA '13 : The First International Conference on Communications, Signal Processing, and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Sharjah, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSPA.2013.6487297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRB analysis of near-field source localization using uniform circular arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 : 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3996 - 4000, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace blind equalization for channels with low SNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.461-465, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Subspace blind MIMO channel equalization with quadratic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.236-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299280v1</w:t>
+                <w:t xml:space="preserve">hal-00746476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746455v1</w:t>
+                <w:t xml:space="preserve">hal-01299280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace blind MIMO channel equalization with quadratic complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3541-3544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746476v1</w:t>
+                <w:t xml:space="preserve">hal-00746455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal SIMO MLSE receivers for the detection of linear modulation corrupted by noncircular interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2012 : IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.840-843, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the antenna array geometry based on a Bayesian DOA estimation criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2544-2547, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral efficiency of beamforming-based parameter estimation in the single source case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2011 : Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.153-156, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order widely non-linear Volterra MVDR beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on acoustic Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2648-2651, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of MDL criterion for the detection of noncircular or/and nonGaussian components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4188-4191, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic distribution of GLR for impropriety of complex signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010 : 35th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.3594 - 3597, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitiviy of SAIC and MAIC concepts to residual frequency offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2010 : 18th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1399 - 1403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the GLRT-Based array receivers for the detection of a known signal corrupted by noncircular interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010: International Conference on Acoustic Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.3878-3881, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal widely linear MVDR beamforming for noncircular signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 : IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.3573 - 3576, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegel distance-based covariance matrix selection for Space-Time Adaptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADAR 2009 : International Radar Conference "Surveillance for a safer world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the optimal widely linear MVDR beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco 2009 : 17th Europan Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.587 - 591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic performance analysis of PCA algorithms based on the weighted subspace criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 : IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tapei, Taiwan. pp.3237 - 3240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beamspace post-Doppler STAP in ground-based rotating radar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadarCon 2008 : IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the degree of second-order non-circularity of complex random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3905 - 3908, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of Toeplitz block Toeplitz matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3309 - 3312, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes de Cramer Rao de DOA pour signaux BPSK et QPSK en présence de bruit non uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9460,73 +9542,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically minimum variance estimator in the singular case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9542,172 +9624,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2005 : 13th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPLINK VERSUS DOWNLINK WIRLESS MOBILE POSITIONING IN UMTS CELLULAR RADIO SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrya Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Grosicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9717,371 +9799,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of subspace-based algorithms in CES data models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptically symmetric distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3-031-52116-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background on real and complex elliptically symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptically symmetric distributions in Signal Processing and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Cham, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217510v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds and statistical analysis of DOA estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Array and statistical signal processing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.719 - 764, 2015, Academic Press library in signal processing, 978-0-12-411597-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-411597-2.00016-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace tracking for signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive signal processing : next generation solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-IEEE Press, pp.211 - 270, 2010, 978-0-470-19517-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOA estimation for noncircular signals : performance bounds and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10097,159 +10179,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in direction-of-arrival estimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artech House, pp.161 - 190, 2006, 978-1-59693-004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes adaptatifs : méthodes générales (Chapitre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filtrage adaptatif. Théorie et algorithmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Science Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Traité IC2, série Signal et image, ISBN-10 ‏ : ‎ 2746211742. ISBN-13 ‏ : ‎ 978-2746211742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10259,307 +10341,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisance parameters and elliptically symmetric distributions: a geometric approach to parametric and semiparametric efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part II: three-inputs receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part I: one and two-inputs receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272669v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part I: one and two-inputs receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part II: three-inputs receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268020v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10706,51 +10788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>