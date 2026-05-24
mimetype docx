--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -402,404 +402,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
+                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 195 (108478), </w:t>
+              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548129v1</w:t>
+                <w:t xml:space="preserve">hal-03903042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formulas for parameterized density generator of elliptically symmetric distributions</w:t>
+                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205 (108886), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.103767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903042v1</w:t>
+                <w:t xml:space="preserve">hal-03810481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of subspace-based algorithms associated with the sample sign covariance matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 131, pp.103767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103767⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810481v1</w:t>
+                <w:t xml:space="preserve">hal-03366779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order Volterra MMSE receivers for enhanced single and multiple antenna interference cancellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+                <w:t xml:space="preserve">Refinement and derivation of statistical resolution limits for circular or rectilinear correlated sources in CES data models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 (108478), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366779v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and performance analysis of subspace-based DOA estimation for rectilinear correlated sources in CES data model</w:t>
               </w:r>
@@ -1065,313 +1065,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
+              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461523v2</w:t>
+                <w:t xml:space="preserve">hal-03036461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based estimators for elliptical symmetric distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sensitivity of third-order Volterra MVDR beamformers to interference-pulse shaping filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 174, pp.107644:1-107644:9. </w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.107424-1:107424-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036461v1</w:t>
+                <w:t xml:space="preserve">hal-02461523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
+                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.1561-1565. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387938v1</w:t>
+                <w:t xml:space="preserve">hal-02387935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved localization of near-field sources using a realistic signal propagation model and optimally-placed sensors</w:t>
               </w:r>
@@ -1455,118 +1455,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of subspace-based algorithms with respect to the distribution of the noise: application to DOA estimation</w:t>
+                <w:t xml:space="preserve">Slepian-Bangs formula and Cramér Rao bound for circular and non-circular complex elliptical symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.313-319. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1561-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2939714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387935v1</w:t>
+                <w:t xml:space="preserve">hal-02387938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order Volterra MVDR beamforming for non-Gaussian and potentially non-circular interference cancellation</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (18), pp.4766-4781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2066,235 +2066,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
+                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.7-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255000v1</w:t>
+                <w:t xml:space="preserve">hal-02469563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs SIMO MLSE Widely Linear</w:t>
+                <w:t xml:space="preserve">Survey and some new results on performance analysis of complex-valued parameter estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sadok</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (1), pp.7-35. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.210 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TS.32.7-37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469563v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties, performance and practical interest of the widely linear MMSE beamformer for nonrectilinear signals</w:t>
               </w:r>
@@ -2963,446 +2963,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (12), pp.2670-2675. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444484v2</w:t>
+                <w:t xml:space="preserve">hal-00471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic optimal SINR performance bound for space-time beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Oudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (10), pp.1990 - 1997. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471581v1</w:t>
+                <w:t xml:space="preserve">hal-00354686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance limits of alphabet diversities for FIR SISO channel identiﬁcation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (1), pp.73-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2007926⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (1), pp.382-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354686v1</w:t>
+                <w:t xml:space="preserve">hal-00471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of block multilevel Toeplitz matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic distribution of circularity coefficients estimate of complex random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (12), pp.2670-2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2006580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00471576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of adaptive narrowband beamforming with respect to bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,209 +3612,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87 (9), pp.2075-2084. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.1477 - 1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399871v1</w:t>
+                <w:t xml:space="preserve">hal-01327977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of optimal blind fusion of bits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of subspace-based DOA estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (4), pp.1477 - 1485. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (9), pp.2075-2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.890818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327977v1</w:t>
+                <w:t xml:space="preserve">hal-03399871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on 'Conjugate ESPRIT (C-SPRIT)</w:t>
               </w:r>
@@ -4578,1072 +4578,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Multichannel Identification Algorithm Robust to Order Over Estimation</w:t>
+                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435704v1</w:t>
+                <w:t xml:space="preserve">hal-03399913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of second-order algorithms</w:t>
+                <w:t xml:space="preserve">A Blind Multichannel Identification Algorithm Robust to Order Over Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399913v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 47 (1), pp.464 - 468. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399938v1</w:t>
+                <w:t xml:space="preserve">hal-03399917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality of sample covariance matrix for mixed spectra time series: Application to sinusoidal frequencies estimation</w:t>
+                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399917v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Eigenvalue Distribution of Block Toeplitz Matrices and Application to Blind SIMO Channel Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds for Sparse Planar and Volume Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 47 (1), pp.464 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/18.904563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435709v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios P Liavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A Regalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435720v1</w:t>
+                <w:t xml:space="preserve">hal-03435717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of some second-order methods for blind channel identification/equalization with respect to channel undermodeling</w:t>
+                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Phillip A Regalia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435717v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance analysis of DOA finding algorithms with temporally correlated narrow-band signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Robustness of the Linear Prediction Method for Blind Channel Identification with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435713v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Adaptive EVD Asymptotic Distribution of Centro-Symmetric Covariance Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435742v1</w:t>
+                <w:t xml:space="preserve">hal-03435731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On eigenvalue decomposition estimators of centro-symmetric covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435724v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Adaptive EVD Asymptotic Distribution of Centro-Symmetric Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435731v1</w:t>
+                <w:t xml:space="preserve">hal-03435742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On eigenvalue decomposition estimators of centro-symmetric covariance matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Approximation: Effective Channel Order Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P Liavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Regalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.101-116</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435734v1</w:t>
+                <w:t xml:space="preserve">hal-03435724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
               </w:r>
@@ -5724,51 +5724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Least-Squares and Subspace Methods for Blind Channel Identification/Equalization with Respect to Effective Channel Undermodeling/Overmodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios P Liavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Regalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,125 +5800,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
+                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Alberge</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435761v1</w:t>
+                <w:t xml:space="preserve">hal-03435743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of an adaptive algorithm for tracking dominant subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,208 +5934,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Distributions associated to Oja's Learning Equation for Neural Networks</w:t>
+                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435743v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Analysis of a Givens Parametrized Adaptive Eigenspace Algorithm</w:t>
+                <w:t xml:space="preserve">Asymptotic Performance Analysis of Subspace Adaptive Algorithms Introduced in the Neural Network Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435759v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence of the EM and ICE Algorithm for Exponential Family</w:t>
               </w:r>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.807 - 811, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6486,51 +6486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced single antenna interference cancellation from MMSE third-order complex Volterra filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,51 +6590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAIC pour une interférence circulaire au second-ordre par filtrage de Volterra complexe d'ordre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,235 +6887,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved direction finding using a maneuverable array of directional sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Widely linear FRESH receiver for SAIC/MAIC with frequency offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2799 - 2803, </w:t>
+              <w:t xml:space="preserve">ISWCS 2015 : 12th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285357v1</w:t>
+                <w:t xml:space="preserve">hal-01254987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely linear FRESH receiver for SAIC/MAIC with frequency offsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+                <w:t xml:space="preserve">Improved direction finding using a maneuverable array of directional sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M. Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2015 : 12th International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">ICASSP 2015 : 40th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2799 - 2803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254987v1</w:t>
+                <w:t xml:space="preserve">hal-01285357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-rectilinear (MSK, GMSK, OQAM) co-channel interference mitigation by three inputs widely linear Fresh filtering</w:t>
               </w:r>
@@ -7658,872 +7658,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace blind equalization for channels with low SNR</w:t>
+                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.461-465, </w:t>
+              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746467v1</w:t>
+                <w:t xml:space="preserve">hal-01299280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace blind MIMO channel equalization with quadratic complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.236-240, </w:t>
+              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3541-3544, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746476v1</w:t>
+                <w:t xml:space="preserve">hal-00746455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic complexity eigenspace technique for blind SIMO channel identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+                <w:t xml:space="preserve">Optimal SIMO MLSE receivers for the detection of linear modulation corrupted by noncircular interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSE 2012 : International Symposium on Signals, Systems and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">SSP 2012 : IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.840-843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSSE.2012.6374337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299280v1</w:t>
+                <w:t xml:space="preserve">hal-00746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cramer Rao bound and maximum likelihood in passive time delay estimation for complex signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace blind MIMO channel equalization with quadratic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP '12 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3541-3544, </w:t>
+              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.236-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746455v1</w:t>
+                <w:t xml:space="preserve">hal-00746476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal SIMO MLSE receivers for the detection of linear modulation corrupted by noncircular interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Sallem</w:t>
+                <w:t xml:space="preserve">Subspace blind equalization for channels with low SNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2012 : IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.840-843, </w:t>
+              <w:t xml:space="preserve">ISWCS '12 : The Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.461-465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746451v1</w:t>
+                <w:t xml:space="preserve">hal-00746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the antenna array geometry based on a Bayesian DOA estimation criterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis of MDL criterion for the detection of noncircular or/and nonGaussian components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2544-2547, </w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4188-4191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302427v1</w:t>
+                <w:t xml:space="preserve">hal-01302426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral efficiency of beamforming-based parameter estimation in the single source case</w:t>
+                <w:t xml:space="preserve">Optimization of the antenna array geometry based on a Bayesian DOA estimation criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 : Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.153-156, </w:t>
+              <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2544-2547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302425v1</w:t>
+                <w:t xml:space="preserve">hal-01302427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order widely non-linear Volterra MVDR beamforming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+                <w:t xml:space="preserve">Spectral efficiency of beamforming-based parameter estimation in the single source case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on acoustic Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2648-2651, </w:t>
+              <w:t xml:space="preserve">SSP 2011 : Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126072v1</w:t>
+                <w:t xml:space="preserve">hal-01302425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of MDL criterion for the detection of noncircular or/and nonGaussian components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third order widely non-linear Volterra MVDR beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 : 36th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4188-4191, </w:t>
+              <w:t xml:space="preserve">International Conference on acoustic Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2648-2651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302426v1</w:t>
+                <w:t xml:space="preserve">hal-01126072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic distribution of GLR for impropriety of complex signals</w:t>
               </w:r>
@@ -8626,51 +8626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitiviy of SAIC and MAIC concepts to residual frequency offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,51 +8916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegel distance-based covariance matrix selection for Space-Time Adaptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9191,490 +9191,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamspace post-Doppler STAP in ground-based rotating radar systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the degree of second-order non-circularity of complex random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadarCon 2008 : IEEE Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720940⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3905 - 3908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378743v1</w:t>
+                <w:t xml:space="preserve">hal-01378730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the degree of second-order non-circularity of complex random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of Toeplitz block Toeplitz matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518507⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2008: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3309 - 3312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378730v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic generalized eigenvalue distribution of Toeplitz block Toeplitz matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Beamspace post-Doppler STAP in ground-based rotating radar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2008: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3309 - 3312, </w:t>
+              <w:t xml:space="preserve">RadarCon 2008 : IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395300v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramer Rao de DOA pour signaux BPSK et QPSK en présence de bruit non uniforme</w:t>
+                <w:t xml:space="preserve">Asymptotically minimum variance estimator in the singular case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 : 13th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446602v1</w:t>
+                <w:t xml:space="preserve">hal-00446573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically minimum variance estimator in the singular case</w:t>
+                <w:t xml:space="preserve">Bornes de Cramer Rao de DOA pour signaux BPSK et QPSK en présence de bruit non uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habti Abeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2005 : 13th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Gretsi 2005 : 20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446573v1</w:t>
+                <w:t xml:space="preserve">hal-00446602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPLINK VERSUS DOWNLINK WIRLESS MOBILE POSITIONING IN UMTS CELLULAR RADIO SYSTEMS</w:t>
               </w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrya Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Grosicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,51 +10437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part I: one and two-inputs receivers</w:t>
+                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part II: three-inputs receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
@@ -10501,75 +10501,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268020v2</w:t>
+                <w:t xml:space="preserve">hal-04272669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part II: three-inputs receivers</w:t>
+                <w:t xml:space="preserve">New insights into widely linear MMSE receivers for communication networks using data-like rectilinear or quasi-rectilinear signals -Part I: one and two-inputs receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
@@ -10589,51 +10589,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272669v2</w:t>
+                <w:t xml:space="preserve">hal-04268020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10788,51 +10788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habti Abeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360492v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3367185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3479875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103767" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sadok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461523v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.102579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2939714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2860551" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2784403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2744673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M. Jesus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sallem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.7-37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Oukaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255287v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2298882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2211592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2145375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-56" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2007926" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2006580" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444484v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C78C0MWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.909358" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298715v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.924143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.890818" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.12.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.889995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2005.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.873505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446762v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.859226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446766v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.836462" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.826170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A Regalia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.904563" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P Liavas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Regalia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553586" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465012v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569723" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178481" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178408" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256700v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSPA.2013.6487297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299280v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSE.2012.6374337" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288681" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319837" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328365" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947276" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495920" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495821" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960398" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960314" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378730v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518507" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518358" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720940" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Grosicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217510v5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285947v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-411597-2.00016-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320647v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/filtrage-adaptatif-9782746211742.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272669v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268020v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>