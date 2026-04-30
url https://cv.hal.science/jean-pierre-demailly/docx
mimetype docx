--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,843 +66,960 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general extension theorem for cohomology classes on non reduced analytic spaces</w:t>
+                <w:t xml:space="preserve">On the existence of logarithmic and orbifold jet differentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyan Cao</w:t>
+                <w:t xml:space="preserve">Frédéric Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin-Ichi Matsumura</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11425-017-9066-0⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.1-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480220v2</w:t>
+                <w:t xml:space="preserve">hal-03331607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic embeddings of smooth almost complex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (11), pp.3391-3419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/JEMS/742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approach for complex Monge-Ampère equations and geometric applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A general extension theorem for cohomology classes on non reduced analytic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ichi Matsumura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.949-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11425-017-9066-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/ast.1026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674736v1</w:t>
+                <w:t xml:space="preserve">hal-01480220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Kähler 3-manifolds without non-trivial subvarieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variational approach for complex Monge-Ampère equations and geometric applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Campana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Séminaire Bourbaki, volume 2015/2016, exposés 1104-1119, 2017 (390), pp.245-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.1026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14231/AG-2014-007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819044v2</w:t>
+                <w:t xml:space="preserve">hal-01674736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sharp lower bound for the log canonical threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Hiep Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 212 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11511-014-0107-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hölder continuous solutions to Monge-Ampère equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Dinew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Hiep Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (6), pp.619-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/JEMS/442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pseudo-effective cone of a compact Kähler manifold and varieties of negative Kodaira dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boucksom</w:t>
+                <w:t xml:space="preserve">Compact Kähler 3-manifolds without non-trivial subvarieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Verbitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Peternell</w:t>
+                <w:t xml:space="preserve">Frederic Campana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (2), pp.201-248. </w:t>
+              <w:t xml:space="preserve">Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2012-00574-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14231/AG-2014-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289055v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The pseudo-effective cone of a compact Kähler manifold and varieties of negative Kodaira dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boucksom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Paun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peternell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.201-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2012-00574-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseignement et environnement de travail des enseignants et enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 103, pp.30-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -912,409 +1029,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of holomorphic functions and cohomology classes from non reduced analytic subvarieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th Korean Conference on Several Complex Variables (KSCV12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gyeong-Ju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Green-Griffiths-Lang conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tunis, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17443-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure theorems for compact Kähler manifolds with nef anticanonical bundles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tokyo, Japan. pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationally connected manifolds and semipositivity of the Ricci curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peternell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in algebraic geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ann Harbor, United States. pp.71-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holomorphic Morse inequalities and asymptotic cohomology groups: a tribute to Bernhard Riemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riemann International School of Mathematics: Advances in Number Theory and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Verbania, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1324,91 +1441,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique et équations différentielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Ulis - EDP Sciences, 2016, Collection Grenoble sciences, ISSN 0767-371X, 978-2-7598-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1418,1233 +1535,1132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cohomology of pseudoeffective line bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extension of holomorphic functions defined on non reduced analytic subvarieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Geometry and Dynamics. </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The legacy of Bernhard Riemann after one hundred and fifty years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931127v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of holomorphic functions defined on non reduced analytic subvarieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the cohomology of pseudoeffective line bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fornæss, John Erik et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The legacy of Bernhard Riemann after one hundred and fifty years</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Geometry and Dynamics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Springer, 2015, Abel Symposia, 978-3-319-20336-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20337-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216962v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of logarithmic and orbifold jet differentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monge-Ampère functionals for the curvature tensor of a holomorphic vector bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331607v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the locus of higher order jets of entire curves in complex projective varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monge-Ampère functionals for the curvature tensor of a holomorphic vector bundle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hermitian-Yang-Mills approach to the conjecture of Griffiths on the positivity of ample vector bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500059v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468559v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermitian-Yang-Mills approach to the conjecture of Griffiths on the positivity of ample vector bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bergman bundles and applications to the geometry of compact complex manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468559v4</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergman bundles and applications to the geometry of compact complex manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent results on the Kobayashi and Green-Griffiths-Lang conjectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501656v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano manifolds with nef tangent bundles are weakly almost Kähler-Einstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on the Kobayashi and Green-Griffiths-Lang conjectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morse cohomology estimates for jet differential operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683413v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morse cohomology estimates for jet differential operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Precise error estimate of the Brent-McMillan algorithm for the computation of Euler's constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824823v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377144v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise error estimate of the Brent-McMillan algorithm for the computation of Euler's constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proof of the Kobayashi conjecture on the hyperbolicity of very general hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377144v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109166v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the Kobayashi conjecture on the hyperbolicity of very general hypersurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A converse to the Andreotti-Grauert theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109166v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A converse to the Andreotti-Grauert theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Holomorphic Morse inequalities and the Green-Griffiths-Lang conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536317v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holomorphic Morse inequalities and the Green-Griffiths-Lang conjecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degenerate complex Monge-Ampère equations over compact Kähler manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nefton Pali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536319v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate complex Monge-Ampère equations over compact Kähler manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degenerate complex Monge-Ampère equations over compact Kahler manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nefton Pali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401899v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate complex Monge-Ampère equations over compact Kahler manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L^2 Cohomology on coverings of a compact Kähler manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2654,558 +2670,558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demailly - Existence of logarithmic and orbifold jet differentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02274631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly - Bulles de savons, équations d'Einstein et structure de l'espace temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01346463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly - Kobayashi pseudo-metrics, entire curves and hyperbolicity of algebraic varieties (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly - Kobayashi pseudo-metrics, entire curves and hyperbolicity of algebraic varieties (Part 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly - Kobayashi pseudo-metrics, entire curves and hyperbolicity of algebraic varieties (Part 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly - Kobayashi pseudo-metrics, entire curves and hyperbolicity of algebraic varieties (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3352,51 +3368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480220v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Matsumura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-017-9066-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092620v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/742" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Verbitsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2014-007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661341v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-014-0107-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Dinew" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucksom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Paun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peternell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2012-00574-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092537v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17443-3_8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739178v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931127v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20337-9_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331607v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500059v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468559v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501656v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660131v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683413v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377144v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109166v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536317v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536319v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401899v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefton Pali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02274631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Humphries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331607v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Demailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092620v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaussier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480220v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Cao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Matsumura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-017-9066-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661341v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-014-0107-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Dinew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Verbitsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Campana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2014-007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boucksom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Paun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peternell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2012-00574-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092537v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17443-3_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739178v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931127v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20337-9_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500059v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468559v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501656v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683413v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660131v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377144v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109166v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536317v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536319v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401899v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefton Pali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02274631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Humphries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>