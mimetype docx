--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -177,12244 +177,12244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ISO-8804 series: What kind of Scientific Diving is concerned here ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Norro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Conference on Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCMR Hellenic Centre for Marine Research, Apr 2024, Heraklion (Crete Island), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11074810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More than 20 years of training in Occupational Scientific Diving at work in Europe, The European Scientific Diving Panel (ESDP) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Norro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ScienceDiver in the Blue Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScienceDiver, Apr 2023, Valleta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8410429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European standards for initial training in occupational scientific diving, a necessity, and a guarantee for the mobility of scientists and effective research in the coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Norro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National pour la Plongée Scientifique, May 2023, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25683.35365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational Scientific Diving in the Marine Stations World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Marine Stations [WCMS 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MARS, Nov 2021, Moscow, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33710.02884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community ecology of coralligenous assemblages using a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Specially Protected Areas Regional Activity Centre (SPA/RAC), Jan 2019, Antalya, Turkey. pp.41-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12755700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term monitoring of coastal benthic habitats in the Kerguelen Islands: a legacy of decades of marine biology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Kerguelen Plateau Marine Ecosystem and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Antarctic Division, Nov 2017, Hobart, Tasmania, Australia. pp.383-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3249143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;A field guide to coastal echinoderms of the Kerguelen Islands&amp;lt;/strong&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Echinoderm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nogoya, Japan. pp.33-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zoosymposia.15.1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological gradients as an evolutionary opportunity for Mediterranean biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OTMED Final Conference - What kind of environmental transition for the mediterranean region?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling species response to climate change in sub-Antarctic islands: echinoids as a case study for the Kerguelen Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Kerguelen Plateau: Marine Ecosystems and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Antarctic Division, Nov 2017, Hobart, Tasmania, Australia. pp.95-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3251680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESEB 2018 Evolution conference Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35257.62565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et suivi de la biodiversité marine côtière aux Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature, Changement climatique, humanité et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France. pp.273-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3380472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis on the Graph Techniques for Data-mining and Visualization of Heterogeneous Biodiversity Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Méndez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohen-Nabeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente José Ivars Camáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Nonell-Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complexis 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.144 - 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006379701440151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new submarine observatory of the Sub-Antarctic coastal benthos facing climate change in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Van de Putte, Jul 2017, Leuven, Belgium. pp.457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3241855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEMOCoast - Citizen science between environmental Education and Monitoring of Coralligenous reefs in areas affected by changing coastal uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community ecology of the coralligenous assemblages using a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41st CIESM congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIESM, Sep 2016, Kiel (Allemagne), Germany. pp.472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12772226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community composition of macroinvertebrates in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41st CIESM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIESM, Sep 2016, Kiel (Allemagne), Germany. pp.470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12760940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture, concepts et services d'un système d'indexation de données distribuées pour l'observation à large échelle en écologie marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire d’Informatique et d’Automatique pour les Systèmes (LIAS), Nov 2016, POITIERS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12772074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison among coralligenous-based indices for the assessment of the marine ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Montefalcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12773785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIGESMED project: evidence-based management for coralligenous habitats in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12772391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen science for CIGESMED: involving divers in marine biological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Dimitriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Gerovasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouella Panteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12773961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, France, Sabine Sauvage, José-Miguel Sánchez-Pérez, Andrea Rizzoli (Eds.), Jul 2016, Toulouse, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6047140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROTEKER: implementation of an underwater observatory at the Kerguelen islands (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Conference on Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Sven Lovén Centre for Marine Sciences, May 2016, Kristineberg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2399.0644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project IndexMed: original solutions to manage the heterogeneity of marine ecology data in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12773540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kokou Yetongnon, Albert Dipanda, University Of Bourgogne, France and Richard Chbeir, University of Pau, France, Nov 2015, Bangkok, Thailand. pp. 232-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2015.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary assessment of macrobenthic assemblages of coralligenous habitats across the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taskin Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAC/ASP, Oct 2014, Portorož, Slovenia. pp.207-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIGESMED. Protocols: how to implement a multidisciplinary approach on a large scale for coralligenous habitats surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož, Slovenia. pp.66-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1895.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIGESMED habitat's characterization: a simple ans reusable typology at the Mediterranean scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Ҫinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAC/ASP 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.211-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining keystone species in European regional seas: what are the candidates for the Mediterranean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Sevastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliana Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Panhellenic Symposium on Oceanography and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCMR, May 2015, Mytilene, Lesbos Island, Greece. pp.553-556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12775587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3180.6405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIGESMED: Coralligenous based indicators to evaluate and monitor the &amp;quot;good environmental statut&amp;quot; of the Mediterranean coastal waters, a SeasEra project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous basEd. Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinovia Erga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR-IBIMET Firenze, Jun 2014, Livorno, Italy. pp.828-843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerguelen Islands: a living laboratory to understand the benthic biodiversity of the Antarctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Scientific Symposium on the Kerguelen Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Concarneau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place des reseaux d'excellence- l'action concertee europeenne BIOMARE et le reseau d'excellence MARBEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité et changement global, Dynamique des interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFB-INstitut français de la biodiversité, May 2004, Marseille, France. pp.94-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12654922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuticule et bactéries associées des épidermes digestif et tégumentaire de Leptosynapta galliennei (Herapath) (Holothurioidea: Apoda*). Premières données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echinoderms: Present and Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Jangoux, ULB, Brussels, BE, Sep 1979, Brussels (Belgium), Belgique. pp.285-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12752004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neopentadactyla mixta (Holothurioidea : Phyllophoridae) Spiculation et croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloquium on Echinoderms "Echinoderms: Present and Past"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Jangoux, ULB, Sep 1979, Bruxelles, Belgique. pp.111-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12752165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation des hydrocarbures par les invertébrés marins après l'échouage de l'Amoco-Cadiz et étude de leurs tissus d'absorption et de stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Praët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique de l'Union des Océanoggraphes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Océanoggraphes de France (UOF), Feb 1979, Nantes (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12745091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards of initial training in Occupational Scientific Diving (OSD), a necessity for the mobility of scientists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Norro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (4), pp.269-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21411/CBM.A.AAB43A40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les iles Saint-Paul et Amsterdam, une aire marine protégée française « pilote » au sud de l’océan Indien ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific initial training standards are needed to dive for science in Europe, Occupational vs. Citizen Science Diving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Alain Norro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7682515⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1134494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1134494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883056v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific initial training standards are needed to dive for science in Europe, Occupational vs. Citizen Science Diving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les iles Saint-Paul et Amsterdam, une aire marine protégée française « pilote » au sud de l’océan Indien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Norro</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1134494⟩</w:t>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7682515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447664v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine vegetation of the Kerguelen Islands: history of scientific campaigns, inventory of the flora and first analysis of its biogeographical affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (12), pp.173-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2021v42a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model of population dynamics in a sea urchin of the Kerguelen Plateau (Southern Ocean), Abatus cordatus, under changing environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Arnould-Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 440, pp.109352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting biogeographical patterns in Margarella (Gastropoda: Calliostomatidae: Margarellinae) across the Antarctic Polar Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. I Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. S Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.107039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières plongées scientifiques en terre Adélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laboute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate variability around the Kerguelen Islands (Southern Ocean) seen through weather regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (5), pp.711-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-20-0255.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergün Taşkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.1578 - 1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aqc.3365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 137, pp.104-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the ecosystem service concept at a small-scale: The cases of coralligenous habitats in the North-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.160-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Uyarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Anlauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141, pp.420-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected absence of island endemics: Long-distance dispersal in higher latitude sub-Antarctic Siphonaria (Gastropoda: Euthyneura) species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (4), pp.874-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.13174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and demographic inference of the regular sea urchin Sterechinus neumayeri (Meissner, 1900) in the Southern Ocean: the role of the last glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0197611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of metabarcoding and morphology-based identification of benthic communities across different regional seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John K Pearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carugati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (17), pp.8908-8920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating system and evidence of multiple paternity in the Antarctic brooding sea urchin Abatus agassizii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (4), pp.787-797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00300-016-2001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to evaluate and monitor the conservation state of coralligenous habitats: The INDEX-COR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Nike Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Morri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120 (1-2), pp.222-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.5069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrick Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17-1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEKER phase 1: l’installation. Un observatoire sous-marin des effets du changement global sur les communautés benthiques côtières de l’Archipel des Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Australe et Polaire [AMAEPF]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.29-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4719360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEKER: implementation of a submarine observatory at the Kerguelen islands (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Underwater Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (1), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3723/ut.34.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genetic diversity and structure in Antarctic and sub-Antarctic Nacella (Patellogastropoda: Nacellidae) species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1-2), pp.46-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14888386.2016.1181573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED for divers: Establishing a citizen science initiative for the mapping and monitoring of coralligenous assemblages in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Gerovasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouela Panteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikitas Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (e8692), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.4.e8692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing and Innovating Marine Monitoring Approaches for Assessing Marine Environmental Status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carugati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berzano Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2016.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (Pt A), pp.207-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting population genetic structures in Amphipholis squamata, a complex of brooding, self-reproducing sister species sharing life history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 539, p. 165-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps11480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogenetic position and taxonomic status of Sterechinus bernasconiae Larrain, 1975 (Echinodermata, Echinoidea), an enigmatic Chilean sea urchin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1689-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178233v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">The phylogenetic position and taxonomic status of Sterechinus bernasconiae Larrain, 1975 (Echinodermata, Echinoidea), an enigmatic Chilean sea urchin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (8), pp.1223-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1689-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01366543v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fizzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. R. Greenstreed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.246-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular forensics in the precious Mediterranean red coral, Corallium rubrum: testing DNA extraction and microsatellite genotyping using dried colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.327-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-012-9795-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Mokhtar-Jamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafel Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (6), pp.1765-1779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Penant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bastrop</w:t>
+                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.246--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960755v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
+                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454846v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Krakau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wołowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.150-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of male and female Cerastoderma glaucum (Bivalvia) during aerial exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (1), pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure in the brooding sea urchin Abatus cordatus suggests vulnerability of the Southern Ocean marine invertebrates facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (4), pp.611-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00300-011-1106-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential reproductive timing in Echinocardium spp.: The first Mediterranean survey allows interoceanic and interspecific comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Merigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mahe-Bezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (1), pp.13-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global to local genetic structuring in the red gorgonian Paramuricea clavata: the interplay between oceanographic conditions and limited larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.3291-3305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139 (7), pp.855 - 869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary pathways among shallow and deep-sea echinoids of the genus Sterechinus in the Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1-2), pp.205-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia P. Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.675-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04516.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies on the morphometry and physiology of European populations of the lagoon specialist Cerastoderma glaucum (Bivalvia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (3), pp.437-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5697/oc.51-3.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: a first insight of Acanthaster phylogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 332, pp.137-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of three mitochondrial loci variability for the crown-of-thorns starfish: A first insight into Acanthaster phylogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (2), pp.137-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Presumptive Developmental Role for a Sea Urchin Cyclin B Splice Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Peaucellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 140 (2), pp.283-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.140.2.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FRENCH MARINE DIVERSITY NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.273-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse autoradiographique du renouvellement cellulaire dans le tube digestif et les autres compartiments somatiques de l'holothurie apode Leptosynapta galliennei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 30 (2), pp.131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21411/CBM.A.E1A719A1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la spiculation au cours de la croissance chez Neopentadactyla mixta (Östergren, 1898) (Holothurioidea, Phyllophoridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 21 (1), pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21411/CBM.A.66CE7831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régénération des bras de la Seiche Sepia officinalis L. (Cephalopoda, Sepioidea) II.- Etude histologique et cytologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 20 (1), pp.29-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21411/CBM.A.89442D0B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des teneurs en hydrocarbures chez quelques organismes marins du Nord-Finistère depuis l'échouage de l'Amoco-Cadiz et comparaison des méthodes de dosage en infrarouge et spectrofluorimètrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusey Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série D, Sciences naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 288, pp.713-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12745462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régénération des bras de la Seiche Sepia officinalis L. (Cephalopoda, Sepioidea) I.- Etude morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 19 (3), pp.355-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21411/CBM.A.C6861D2D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of some cyclic nucleotides on the wound healing and the regeneration of the sea-anemones, Cereus peddunculatus penn. and (Metridium senile) L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M. Lenicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 61 (2), pp.341-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0306-4492(78)90066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biogenic amines on the regeneration of small pieces of the pedal disc of the sea anemone Metridium senile (Linnaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M. Lenicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 57 (1), pp.91-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0306-4492(77)90084-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanism of Action of Neurotransmitters on the Regeneration of the Planarian Worm Dugesia tigrina. Role of Acetylcholine as a Negative Feed-back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Lenicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre P Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Zoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 57 (1), pp.1 - 5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1463-6395.1976.tb00206.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648736v1</w:t>
-              </w:r>
-[...4595 lines deleted...]
-                <w:t xml:space="preserve">hal-04648853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12432,103 +12432,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
@@ -12566,103 +12566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
@@ -12700,77 +12700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,90 +12825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological monitoring of sub-Antarctic costal marine biodiversity Implementation of a submarine observatory in the Kerguelen Islands (French Southern Territories)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marty Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12959,77 +12959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13093,103 +13093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LITEAU, Observation et recherche en appui aux politiques du littoral et de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France. </w:t>
@@ -13227,77 +13227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de l’inventaire des Zones Naturelles d’Intérêt Ecologique Faunistique et Floristique Mer de la région Provence-Alpes-Côte d’Azur, perspectives d’améliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13357,90 +13357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ecological functionning of ecological habitats, and building New Indicators based on Genetic Tools to assess their GES (Good Environmental Status).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OT-MED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t>
@@ -13501,51 +13501,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ceintures de Phéophycées des îles Saint-Paul et Amsterdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duhamel G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles Saint-Paul et Amsterdam (Océan Indien sud): environnement marin et pêcheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Muséum national d'histoire naturelle, pp.44-50, A paraître, Patrimoines naturels</w:t>
@@ -13587,51 +13587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invertébrés pélagiques (zooplancton, necton) de la zone des îles Saint-Paul et Amsterdam, premières données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duhamel G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles Saint-Paul et Amsterdam (Océan Indien sud): environnement marin et pêcheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Muséum national d'histoire naturelle, pp.98-102, A paraître, Patrimoines naturels</w:t>
@@ -13660,51 +13660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macrobenthos des îles Saint-Paul et Amsterdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duhamel G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles Saint-Paul et Amsterdam (Océan Indien sud): environnement marin et pêcheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Publications Scientifiques du Muséum, pp.51-85, A paraître, Collections Patrimoines naturels</w:t>
@@ -13733,51 +13733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire &amp;quot;hors les murs&amp;quot; dans les Terres Australes, Bionomie benthique du plateau continental des iles Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13819,51 +13819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Rossello, Lootvoet M. et A. Aubail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région PACA, pp.42-44, 2017, Les cahiers du GREC-PACA, 978-2-9560060-4-6. </w:t>
@@ -13901,51 +13901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Rossello, Lootvoet M. et A. Aubail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région PACA, 2017, Les cahiers du GREC-PACA, 978-2-9560060-4-6. </w:t>
@@ -13983,103 +13983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNR-IBIMET </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Fifth International Symposium MONITORING OF MEDITERRANEAN COASTAL AREAS: PROBLEMS AND MEASUREMENT TECHNIQUES</w:t>
@@ -14112,64 +14112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones côtières et développement durable : une équation à résoudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Euzen, L. Eymard, F. Gaill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le devéloppement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le devéloppement durable à découvert (Chapter: 2-22), </w:t>
@@ -14211,51 +14211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie sur Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Jeandel &amp; R. Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert, Outils et méthodes en recherche climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.37-39, 2011, 978-2-271-07198-9. </w:t>
@@ -14293,64 +14293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et indicateurs climatiques: 9. Érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Jeandel &amp; R. Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert, Outils et méthodes en recherche climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.110-112, 2011, 978-2-271-07198-9. </w:t>
@@ -14420,64 +14420,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’algue géante Macrocystis pyrifera. Supplément à l’article ‘Les iles Saint-Paul et Amsterdam, une aire marine protégée « pilote »?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 3 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7691753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14504,51 +14504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESDP – European Scientific Diving Panel - est désormais supporté par MARS network, le réseau européen des instituts de recherche et stations marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.12-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26135.62885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14575,77 +14575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEKER phase 1: l’installation. Un observatoire sous-marin des effets du changement global sur les communautés benthiques côtières de l’Archipel des Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp. 28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32380.13448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14672,103 +14672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerguelen, un archipel sous haute surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14803,90 +14803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on identification of keystone species and processes across regional seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Sevastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliana Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.1-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14943,51 +14943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15047,64 +15047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'Ecologie et de l'Environnement, actrices du développement durable - La mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15168,51 +15168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coralligène – indicateur de l'état écologique de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.33-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12673309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15239,64 +15239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global et biodiversité: Biogéographie, structuration spatiale et temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15395,51 +15395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15461,51 +15461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité marine, L'action concertée européenne BIOMARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12657840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15564,64 +15564,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Practices for Recognition of European Competency levels for Scientific Diving at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Norro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin D.J. Sayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15665,51 +15665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Scientific Diving requirements facilitating safe mobility of scientific divers within Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESDP's Consultation Document 6. version 1, ESDP - European Scientific Diving Panel. 2022, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15849,103 +15849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED for divers - Citizen Science for CIGESMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadis Charampalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Gerovasileiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15971,103 +15971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED : Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the Mediterranean coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ANR. 2016, 107 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16125,64 +16125,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16302,103 +16302,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Ecosystem Service Concept to a Local-Scale: The Cases of Coralligenous Habitats in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16416,77 +16416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Data Preservation in the context of IndexMed -PREDON 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16536,51 +16536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition chez un invertébré marin détritivore: Leptosynapta galliennei (Holothurioidea: Echinodermata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie (Paris VI); Museum national d'histoire naturelle - MNHN PARIS, 1985. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16607,51 +16607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régénération des bras de Sepia officinalis L. (Mollusque Céphalopode Coléoïdé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris 6 (UPMC), 1977. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16768,51 +16768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CFCECF"/>
+    <w:nsid w:val="70796909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16999,51 +16999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-feral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7627-0160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070528799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8199-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.AAB43A40" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7682515" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1134494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Arnould-P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. I Segovia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosenfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. S Maturana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laboute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Segovia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ojeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie D&#237;az" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maturana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Maturana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2001-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4719360" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.34.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2016.1181573" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1689-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1106-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHS0Z90B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peaucellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.140.2.283" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103820v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.E1A719A1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648476v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.66CE7831" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.89442D0B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusey Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martelly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745462" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C6861D2D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Lenicque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doumenc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(78)90066-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2WWRSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648759v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(77)90084-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7XD977B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648736v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Lenicque" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P F&#233;ral" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.1976.tb00206.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561535v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11074810" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8410429" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25683.35365" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455500v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33710.02884" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249143" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Ridder" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.15.1.6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162630v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251680" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652658v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772226" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2399.0644" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790635v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12654922" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650612v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650622v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752165" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745091" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651335v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Gilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30677.73445" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575170v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacques" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760072" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790646v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784609" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790651v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7691753" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107729v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26135.62885" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32380.13448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637554v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12673309" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784418" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635883v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12657840" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D.J. Sayer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01552418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-feral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7627-0160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070528799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8199-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11074810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8410429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25683.35365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33710.02884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Ridder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.15.1.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772226" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2399.0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12654922" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.AAB43A40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1134494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7682515" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Arnould-P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. I Segovia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosenfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. S Maturana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laboute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Segovia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie D&#237;az" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maturana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197611" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Maturana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2001-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4719360" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.34.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2016.1181573" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1689-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1106-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHS0Z90B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peaucellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.140.2.283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103820v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.E1A719A1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.66CE7831" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.89442D0B" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusey Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martelly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745462" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C6861D2D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648791v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Lenicque" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doumenc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(78)90066-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2WWRSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648759v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(77)90084-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7XD977B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Lenicque" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P F&#233;ral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.1976.tb00206.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651335v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Gilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30677.73445" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575170v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacques" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760072" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790646v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784609" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790651v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7691753" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107729v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26135.62885" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32380.13448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637554v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12673309" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784418" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635883v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12657840" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D.J. Sayer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01552418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>