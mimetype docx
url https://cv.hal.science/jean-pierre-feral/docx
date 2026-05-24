--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -562,472 +562,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ecology of coralligenous assemblages using a metabarcoding approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term monitoring of coastal benthic habitats in the Kerguelen Islands: a legacy of decades of marine biology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien de Jode</w:t>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Dubar</w:t>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rostan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12755700⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Kerguelen Plateau Marine Ecosystem and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Antarctic Division, Nov 2017, Hobart, Tasmania, Australia. pp.383-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3249143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048506v1</w:t>
+                <w:t xml:space="preserve">hal-02162628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of coastal benthic habitats in the Kerguelen Islands: a legacy of decades of marine biology research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Community ecology of coralligenous assemblages using a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Poulin</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
+                <w:t xml:space="preserve">Jacky Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+                <w:t xml:space="preserve">J. Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Kerguelen Plateau Marine Ecosystem and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Antarctic Division, Nov 2017, Hobart, Tasmania, Australia. pp.383-402, </w:t>
+              <w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Specially Protected Areas Regional Activity Centre (SPA/RAC), Jan 2019, Antalya, Turkey. pp.41-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3249143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12755700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162628v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;strong&amp;gt;A field guide to coastal echinoderms of the Kerguelen Islands&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,51 +1225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling species response to climate change in sub-Antarctic islands: echinoids as a case study for the Kerguelen Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,377 +1608,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the Graph Techniques for Data-mining and Visualization of Heterogeneous Biodiversity Data Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new submarine observatory of the Sub-Antarctic coastal benthos facing climate change in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Méndez Muñoz</w:t>
+                <w:t xml:space="preserve">Chantal de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cohen-Nabeiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alfons Nonell-Canals</w:t>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexis 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006379701440151⟩</w:t>
+              <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Van de Putte, Jul 2017, Leuven, Belgium. pp.457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3241855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541140v1</w:t>
+                <w:t xml:space="preserve">hal-04651868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new submarine observatory of the Sub-Antarctic coastal benthos facing climate change in Kerguelen Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEMOCoast - Citizen science between environmental Education and Monitoring of Coralligenous reefs in areas affected by changing coastal uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth SCAR Biology Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651868v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMOCoast - Citizen science between environmental Education and Monitoring of Coralligenous reefs in areas affected by changing coastal uses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis on the Graph Techniques for Data-mining and Visualization of Heterogeneous Biodiversity Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Méndez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohen-Nabeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente José Ivars Camáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Nonell-Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complexis 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.144 - 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006379701440151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651194v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community ecology of the coralligenous assemblages using a metabarcoding approach</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community composition of macroinvertebrates in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,429 +2153,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, concepts et services d'un système d'indexation de données distribuées pour l'observation à large échelle en écologie marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A comparison among coralligenous-based indices for the assessment of the marine ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Montefalcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12772074⟩</w:t>
+              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12773785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426497v1</w:t>
+                <w:t xml:space="preserve">hal-04653393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison among coralligenous-based indices for the assessment of the marine ecological quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">CIGESMED project: evidence-based management for coralligenous habitats in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Montefalcone</w:t>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12773785⟩</w:t>
+              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12772391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653393v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIGESMED project: evidence-based management for coralligenous habitats in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture, concepts et services d'un système d'indexation de données distribuées pour l'observation à large échelle en écologie marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Marine Biology Symposium (EMBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBS, Sep 2016, Rhodes (Grèce), Greece. </w:t>
+              <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire d’Informatique et d’Automatique pour les Systèmes (LIAS), Nov 2016, POITIERS, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12772391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12772074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652719v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen science for CIGESMED: involving divers in marine biological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Dimitriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMed projects: new tools using the CIGESMED DataBase on Coralligenous for indexing, visualizing and data mining based on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project IndexMed: original solutions to manage the heterogeneity of marine ecology data in the Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first prototype for indexing, visualizing and mining heterogeneous data in Mediterranean ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,90 +3201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary assessment of macrobenthic assemblages of coralligenous habitats across the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taskin Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3451,90 +3451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED. Protocols: how to implement a multidisciplinary approach on a large scale for coralligenous habitats surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3585,90 +3585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED habitat's characterization: a simple ans reusable typology at the Mediterranean scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Ҫinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Doğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3844,103 +3844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t>
@@ -3972,355 +3972,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIGESMED: Coralligenous based indicators to evaluate and monitor the &amp;quot;good environmental statut&amp;quot; of the Mediterranean coastal waters, a SeasEra project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620607v1</w:t>
+                <w:t xml:space="preserve">hal-04653611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CIGESMED: Coralligenous based indicators to evaluate and monitor the &amp;quot;good environmental statut&amp;quot; of the Mediterranean coastal waters, a SeasEra project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04653611v1</w:t>
+                <w:t xml:space="preserve">hal-01620607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous basEd. Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerguelen Islands: a living laboratory to understand the benthic biodiversity of the Antarctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Scientific Symposium on the Kerguelen Plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Concarneau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model of population dynamics in a sea urchin of the Kerguelen Plateau (Southern Ocean), Abatus cordatus, under changing environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Arnould-Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting biogeographical patterns in Margarella (Gastropoda: Calliostomatidae: Margarellinae) across the Antarctic Polar Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.I. I Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,90 +5701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralligenous assemblages along their geographical distribution: Testing of concepts and implications for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergün Taşkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5835,64 +5835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seascape ecology to population genomics and back. Spatial and ecological differentiation among cryptic species of the red algae Lithophyllum stictiforme/L. cabiochiae, main bioconstructors of coralligenous habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6099,51 +6099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from photo analyses of Autonomous Reef Monitoring Structures as tools to detect (bio-)geographical, spatial, and environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Uyarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,295 +6361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected absence of island endemics: Long-distance dispersal in higher latitude sub-Antarctic Siphonaria (Gastropoda: Euthyneura) species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio González-Wevar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathias Hüne</w:t>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13174⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698422v1</w:t>
+                <w:t xml:space="preserve">hal-01826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">Unexpected absence of island endemics: Long-distance dispersal in higher latitude sub-Antarctic Siphonaria (Gastropoda: Euthyneura) species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio González-Wevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Danis</w:t>
+                <w:t xml:space="preserve">Mathias Hüne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.874-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826922v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and demographic inference of the regular sea urchin Sterechinus neumayeri (Meissner, 1900) in the Southern Ocean: the role of the last glaciation</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio González-Wevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,295 +6897,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating system and evidence of multiple paternity in the Antarctic brooding sea urchin Abatus agassizii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated method to evaluate and monitor the conservation state of coralligenous habitats: The INDEX-COR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia S. Maturana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angie Díaz</w:t>
+                <w:t xml:space="preserve">Carlo Nike Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Carla Morri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-016-2001-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516148v1</w:t>
+                <w:t xml:space="preserve">hal-01541141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated method to evaluate and monitor the conservation state of coralligenous habitats: The INDEX-COR approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mating system and evidence of multiple paternity in the Antarctic brooding sea urchin Abatus agassizii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Morri</w:t>
+                <w:t xml:space="preserve">Claudia S. Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.222-231. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.787-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-016-2001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541141v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
               </w:r>
@@ -7299,533 +7299,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTEKER phase 1: l’installation. Un observatoire sous-marin des effets du changement global sur les communautés benthiques côtières de l’Archipel des Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t>
+              <w:t xml:space="preserve">Revue Australe et Polaire [AMAEPF]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4719360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617580v1</w:t>
+                <w:t xml:space="preserve">hal-03468725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEKER phase 1: l’installation. Un observatoire sous-marin des effets du changement global sur les communautés benthiques côtières de l’Archipel des Kerguelen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisation de données sous forme de graphes en archéologie. Rencontre opérationnelle des archéologues d’ArkeoGIS et des écologues d’IndexMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Australe et Polaire [AMAEPF]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.29-34. </w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4719360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468725v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEKER: implementation of a submarine observatory at the Kerguelen islands (Southern Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of genetic diversity and structure in Antarctic and sub-Antarctic Nacella (Patellogastropoda: Nacellidae) species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio A. González-Wevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (1), pp.3-10. </w:t>
+              <w:t xml:space="preserve">Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1-2), pp.46-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3723/ut.34.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2016.1181573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541146v1</w:t>
+                <w:t xml:space="preserve">hal-01408790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic diversity and structure in Antarctic and sub-Antarctic Nacella (Patellogastropoda: Nacellidae) species.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Rosenfeld</w:t>
+                <w:t xml:space="preserve">PROTEKER: implementation of a submarine observatory at the Kerguelen islands (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1-2), pp.46-55. </w:t>
+              <w:t xml:space="preserve">Underwater Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14888386.2016.1181573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3723/ut.34.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408790v1</w:t>
+                <w:t xml:space="preserve">hal-01541146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED for divers: Establishing a citizen science initiative for the mapping and monitoring of coralligenous assemblages in the Mediterranean Sea</w:t>
               </w:r>
@@ -7863,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouela Panteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikitas Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (e8692), </w:t>
@@ -8092,51 +8092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and genetic analyses reveal a cryptic species complex in the echinoid Echinocardium cordatum and rule out a stabilizing selection explanation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,217 +8324,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phylogenetic position and taxonomic status of Sterechinus bernasconiae Larrain, 1975 (Echinodermata, Echinoidea), an enigmatic Chilean sea urchin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Gerard</w:t>
+                <w:t xml:space="preserve">Benjamin Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Javier Sellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (8), pp.1223-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1689-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01366543v1</w:t>
+                <w:t xml:space="preserve">hal-01178233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8543,210 +8543,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogenetic position and taxonomic status of Sterechinus bernasconiae Larrain, 1975 (Echinodermata, Echinoidea), an enigmatic Chilean sea urchin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angie Díaz</w:t>
+                <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pierrat</w:t>
+                <w:t xml:space="preserve">N Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Sellanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (8), pp.1223-1237. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1689-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178233v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
               </w:r>
@@ -8857,90 +8857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular forensics in the precious Mediterranean red coral, Corallium rubrum: testing DNA extraction and microsatellite genotyping using dried colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.327-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8987,51 +8987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,307 +9353,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
+                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rombouts</w:t>
+                <w:t xml:space="preserve">K. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaugrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gaill</w:t>
+                <w:t xml:space="preserve">E. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454846v1</w:t>
+                <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
+                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerard</w:t>
+                <w:t xml:space="preserve">I. Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guilloton</w:t>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bastrop</w:t>
+                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.246--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960755v1</w:t>
+                <w:t xml:space="preserve">hal-02454846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography of two sister (congeneric) species of cardiid bivalve: Strong influence of habitat, life history and post-glacial history</w:t>
               </w:r>
@@ -10261,77 +10261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10408,77 +10408,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angie Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1-2), pp.205-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11150,299 +11150,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824034v1</w:t>
+                <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does hybridization increase evolutionary rate? Data from the 28S-rDNA D8 domain in echinoderms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.539-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9171-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Presumptive Developmental Role for a Sea Urchin Cyclin B Splice Variant</w:t>
               </w:r>
@@ -12432,103 +12432,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
@@ -12566,103 +12566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
@@ -12838,64 +12838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological monitoring of sub-Antarctic costal marine biodiversity Implementation of a submarine observatory in the Kerguelen Islands (French Southern Territories)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12959,51 +12959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13093,90 +13093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réponses originales à l'hétérogénéité des données écologiques en Méditerranée dans le cadre du consortium IndexMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13227,64 +13227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de l’inventaire des Zones Naturelles d’Intérêt Ecologique Faunistique et Floristique Mer de la région Provence-Alpes-Côte d’Azur, perspectives d’améliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13383,64 +13383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OT-MED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t>
@@ -13983,90 +13983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED’s protocol and network (Coralligenous based Indicators to evaluate and monitor the “Good Environmental Status” of Mediterranean coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinovia Erga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14125,51 +14125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones côtières et développement durable : une équation à résoudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Euzen, L. Eymard, F. Gaill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le devéloppement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le devéloppement durable à découvert (Chapter: 2-22), </w:t>
@@ -14306,51 +14306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et indicateurs climatiques: 9. Érosion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tatoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Jeandel &amp; R. Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert, Outils et méthodes en recherche climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.110-112, 2011, 978-2-271-07198-9. </w:t>
@@ -14601,51 +14601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp. 28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32380.13448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14685,51 +14685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerguelen, un archipel sous haute surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15047,51 +15047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'Ecologie et de l'Environnement, actrices du développement durable - La mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15239,51 +15239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global et biodiversité: Biogéographie, structuration spatiale et temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15849,77 +15849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED for divers - Citizen Science for CIGESMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thierry de Ville d'Avray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadis Charampalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15984,90 +15984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGESMED : Coralligenous based Indicators to evaluate and monitor the &amp;quot;Good Environmental Status&amp;quot; of the Mediterranean coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Ertan Çinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ANR. 2016, 107 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16125,51 +16125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16341,51 +16341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16416,51 +16416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Data Preservation in the context of IndexMed -PREDON 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,51 +16768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70796909"/>
+    <w:nsid w:val="4F1028C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16999,51 +16999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-feral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7627-0160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070528799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8199-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11074810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8410429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25683.35365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33710.02884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Ridder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.15.1.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772226" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2399.0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12654922" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.AAB43A40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1134494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7682515" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Arnould-P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. I Segovia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosenfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. S Maturana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laboute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Segovia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie D&#237;az" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maturana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197611" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Maturana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2001-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4719360" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.34.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2016.1181573" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1689-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1106-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHS0Z90B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peaucellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.140.2.283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103820v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.E1A719A1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.66CE7831" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.89442D0B" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusey Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martelly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745462" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C6861D2D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648791v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Lenicque" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doumenc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(78)90066-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2WWRSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648759v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(77)90084-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7XD977B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Lenicque" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P F&#233;ral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.1976.tb00206.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651335v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Gilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30677.73445" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575170v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacques" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760072" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790646v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784609" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790651v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7691753" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107729v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26135.62885" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32380.13448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637554v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12673309" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784418" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635883v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12657840" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D.J. Sayer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01552418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-feral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7627-0160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070528799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8199-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Norro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11074810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8410429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25683.35365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33710.02884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Poulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de Jode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dubar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rostan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12755700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Ridder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.15.1.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3241855" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M&#233;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohen-Nabeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jos&#233; Ivars Cam&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Nonell-Canals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006379701440151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772226" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cahill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760940" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773785" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#199;inar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772391" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12772074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Dimitriadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Gerovasileiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouella Panteri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773961" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Blanpain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6047140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2399.0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12773540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taskin Ergun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1895.0086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Ertan &#1194;inar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Do&#287;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Papadopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sevastou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinovia Erga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thierry de Ville d'Avray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12654922" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12752165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Pra&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.AAB43A40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1134494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7682515" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Rosenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2021v42a12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Arnould-P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. I Segovia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rosenfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. S Maturana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laboute" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-20-0255.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Ta&#351;kin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3365" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.04.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uyarra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Anlauf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.02.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gonz&#225;lez-Wevar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Segovia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ojeda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias H&#252;ne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13174" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie D&#237;az" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maturana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197611" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Pearman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carugati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nike Bianchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516148v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Maturana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2001-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4719360" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0166" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2016.1181573" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3723/ut.34.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392025v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouela Panteri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Michalakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e8692" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berzano Marco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00213" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chon&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.07.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01238310v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boissin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11480" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178233v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sellanes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1689-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Krakau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jacobsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1106-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHS0Z90B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Merigot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mahe-Bezac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.10.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5697/oc.51-3.437" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260698v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#233;rard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomassin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631359v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomassin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824034v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9171-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ML92NQN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peaucellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.140.2.283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103820v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.E1A719A1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.66CE7831" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.89442D0B" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusey Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martelly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12745462" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.C6861D2D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648791v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Lenicque" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doumenc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(78)90066-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR2WWRSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648759v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4492(77)90084-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7XD977B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Lenicque" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P F&#233;ral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.1976.tb00206.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651335v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Gilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30677.73445" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653485v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2925.9280" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3768.8401" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663687v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575185v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575170v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacques" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760072" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie/6777-le-developpement-durable-a-decouvert-sous-la-direction-d-agathe-euzen-laurence-eymard-francoise-gaill.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790646v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784609" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790651v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784711" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7691753" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107729v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26135.62885" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32380.13448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Franco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.131140/2.1.2093.3929" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637554v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12673309" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654497v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784418" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635883v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12657840" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin D.J. Sayer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156469v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadis Charampalos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448881v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624589v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01552418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541127v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>