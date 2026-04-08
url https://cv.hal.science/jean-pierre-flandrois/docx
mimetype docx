--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -472,278 +472,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
+                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier</w:t>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2-3), pp.126497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2024.126497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695948v1</w:t>
+                <w:t xml:space="preserve">hal-04476288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Briolay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476288v1</w:t>
+                <w:t xml:space="preserve">hal-04695948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inca child of the Quehuar volcano: Stable isotopes clue to geographic origin and seasonal diet, with putative seaweed consumption</w:t>
               </w:r>
@@ -857,321 +857,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
+                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Atrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828010v1</w:t>
+                <w:t xml:space="preserve">hal-04616164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Atrops</w:t>
+                <w:t xml:space="preserve">Gilles Prilaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616164v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of the diagenesis risk in biological apatite δ18O interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,77 +1352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,77 +1486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,103 +1754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t>
@@ -1888,77 +1888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sanchez Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t>
@@ -2290,51 +2290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickeya poaceiphila sp. nov., a plant-pathogenic bacterium isolated from sugar cane (Saccharum officinarum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Porcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,64 +3211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,338 +3741,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RiboDB database: a comprehensive resource for prokaryotic systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+                <w:t xml:space="preserve">Combined Genotypic, Phylogenetic, and Epidemiologic Analyses of Mycobacterium tuberculosis Genetic Diversity in the Rhône Alpes Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Penel</w:t>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delmotte</w:t>
+                <w:t xml:space="preserve">Isabelle Frédénucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien M de Vienne</w:t>
+                <w:t xml:space="preserve">Véronique Jacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800061v1</w:t>
+                <w:t xml:space="preserve">hal-01910925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Genotypic, Phylogenetic, and Epidemiologic Analyses of Mycobacterium tuberculosis Genetic Diversity in the Rhône Alpes Region, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pichat</w:t>
+                <w:t xml:space="preserve">RiboDB database: a comprehensive resource for prokaryotic systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Carret</w:t>
+                <w:t xml:space="preserve">Stéphane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Frédénucci</w:t>
+                <w:t xml:space="preserve">Carine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jacomo</w:t>
+                <w:t xml:space="preserve">Damien M de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153580. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (8), pp.2170--2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910925v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6326,191 +6326,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Mycobacterium bovis&amp;lt;/i&amp;gt; Infection</w:t>
+                <w:t xml:space="preserve">16S rRNA sequencing in routine bacterial identification : A 30-month experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56, pp.1033-1041</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.574-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428005v1</w:t>
+                <w:t xml:space="preserve">hal-00427881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rRNA sequencing in routine bacterial identification : A 30-month experiment</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Mycobacterium bovis&amp;lt;/i&amp;gt; Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67, pp.574-581</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.1033-1041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427881v1</w:t>
+                <w:t xml:space="preserve">hal-00428005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PCR-Restriction Enzyme Pattern Analysis and Sequencing Database for &amp;lt;i&amp;gt;hsp65&amp;lt;/i&amp;gt; Gene-Based Identification of &amp;lt;i&amp;gt;Nocardia&amp;lt;/i&amp;gt; Species</w:t>
               </w:r>
@@ -7979,269 +7979,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Modeling of Nitrifier Microhabitats in Soil</w:t>
+                <w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grundmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dechesne</w:t>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartoli</w:t>
+                <w:t xml:space="preserve">A. Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332596v1</w:t>
+                <w:t xml:space="preserve">hal-00427188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Modeling of Nitrifier Microhabitats in Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (6), pp.1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2001.1709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427188v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness and competitive growth advantage of new gentamicin-susceptible MRSA clones spreading in French hospitals</w:t>
               </w:r>
@@ -10302,260 +10302,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between colonial surface and density on agar plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rosso</w:t>
+                <w:t xml:space="preserve">Olecranon bursitis due toPrototheca wickerhamii, an algal opportunistic pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.1995.tb03175.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (6), pp.561-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf02113444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332629v1</w:t>
+                <w:t xml:space="preserve">hal-02332623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olecranon bursitis due toPrototheca wickerhamii, an algal opportunistic pathogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Perrin-Fayolle</w:t>
+                <w:t xml:space="preserve">Relationship between colonial surface and density on agar plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 79 (5), pp.542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.1995.tb03175.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf02113444⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02332623v1</w:t>
+                <w:t xml:space="preserve">hal-02332629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t>
               </w:r>
@@ -11165,342 +11165,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial susceptibility testing of actinomyces pyogenes: Comparison of disk diffusion test and Api ATB Strep system with the Agar dilution method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Guérin-Faublée</w:t>
+                <w:t xml:space="preserve">Mathematical model for comparison of time-killing curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guerillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 279 (3), pp.377-386. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 37 (8), pp.1685-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80370-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.37.8.1685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332640v1</w:t>
+                <w:t xml:space="preserve">hal-02332638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected correlation between cardinal temperatures of microbial growth highlighted by a new model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+                <w:t xml:space="preserve">Antimicrobial susceptibility testing of actinomyces pyogenes: Comparison of disk diffusion test and Api ATB Strep system with the Agar dilution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guérin-Faublée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 279 (3), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80370-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698186v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model for comparison of time-killing curves.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Carret</w:t>
+                <w:t xml:space="preserve">An unexpected correlation between cardinal temperatures of microbial growth highlighted by a new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 162, pp.447-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.37.8.1685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332638v1</w:t>
+                <w:t xml:space="preserve">hal-00698186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical evaluation of the bactericidal effects of ceftibuten in combination with aminoglycosides and ciprofloxacin</w:t>
               </w:r>
@@ -12131,254 +12131,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic kinetics of bacterial killing by quinolones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Carret</w:t>
+                <w:t xml:space="preserve">[Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean R Lobry</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (5), pp.446-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332643v1</w:t>
+                <w:t xml:space="preserve">hal-02332645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Peyret</w:t>
+                <w:t xml:space="preserve">Susceptibility to Aminoglycosides of 63 Strains of Stomatococcus mucilaginosus Isolated from Sputum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 276 (1), pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80219-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698139v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Expert systems and antibiotic sensitivity test].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12394,268 +12394,268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 49 (3), pp.166-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Aminoglycosides of 63 Strains of Stomatococcus mucilaginosus Isolated from Sputum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Vital</w:t>
+                <w:t xml:space="preserve">Biphasic kinetics of bacterial killing by quinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/27.3.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80219-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02332646v1</w:t>
+                <w:t xml:space="preserve">hal-02332643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Peyret</w:t>
+                <w:t xml:space="preserve">Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 39 (5), pp.446-50</w:t>
+              <w:t xml:space="preserve">, 1991, 39, pp.446-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332645v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Influence of the culture medium (Isosensitest or Mueller-Hinton) on the results of antibiotics susceptibility testing and its interpretation].</w:t>
               </w:r>
@@ -13152,277 +13152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation ofSporosarcina ureae from a bronchial biopsy in a child with cystic fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Breysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 38 (5), pp.441-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332652v1</w:t>
+                <w:t xml:space="preserve">hal-02332651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins].</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation ofSporosarcina ureae from a bronchial biopsy in a child with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Breysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9 (4), pp.302-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf01968068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332651v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins</w:t>
               </w:r>
@@ -13600,385 +13600,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.624-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332654v1</w:t>
+                <w:t xml:space="preserve">hal-02332658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Value of enzymuria during antibacterial therapy].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Coullioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.657-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 140 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2508(89)90079-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332658v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Strain Characterization Using Mathematical Modelling of Growth</w:t>
               </w:r>
@@ -14182,293 +14182,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of in vitro killing curve of LY146032 and vancomycin for Staphylococcus aureus.</w:t>
+                <w:t xml:space="preserve">[Demonstration of an inoculum effect on the estimation of the minimal inhibitory concentration of LY 146032].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 36 (5), pp.377-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332661v1</w:t>
+                <w:t xml:space="preserve">hal-02332666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corynebacterium JK: surgical infections in non-immunosuppressed patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[An expert system as an aid to the validation of results of the antibiogram. Feasibility study based on the example of Staphylococcus aureus].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 36 (5), pp.381-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332688v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of bacterial growth at subinhibitory levels of aminoglycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14500,412 +14453,459 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 139 (5), pp.613-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0769-2609(88)90159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Demonstration of an inoculum effect on the estimation of the minimal inhibitory concentration of LY 146032].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Use of an expert system as a tool to carry out urinary cyto-bacteriologic tests].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pichat</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 36 (5), pp.377-80</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 46 (8), pp.669-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332666v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[An expert system as an aid to the validation of results of the antibiogram. Feasibility study based on the example of Staphylococcus aureus].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corynebacterium JK: surgical infections in non-immunosuppressed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00255631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Use of an expert system as a tool to carry out urinary cyto-bacteriologic tests].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Comby</w:t>
+                <w:t xml:space="preserve">Early stages of in vitro killing curve of LY146032 and vancomycin for Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Perouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 32 (4), pp.454-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.32.4.454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332663v1</w:t>
+                <w:t xml:space="preserve">hal-02332661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[A mathematical study of the mortality curve of Escherichia coli exposed to aminoglycosides].</w:t>
               </w:r>
@@ -15221,294 +15221,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Evaluation of the Rapid-ATB system for testing the sensitivity of staphylococci to antibiotics. Comparison with the agar dilution reference method].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial growth measurement using an automated system: Mathematical modelling and analysis of growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Le Noc</w:t>
+                <w:t xml:space="preserve">A. Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 137 (1), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0769-2609(86)80102-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332697v1</w:t>
+                <w:t xml:space="preserve">hal-02332696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth measurement using an automated system: Mathematical modelling and analysis of growth kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Evaluation of the Rapid-ATB system for testing the sensitivity of staphylococci to antibiotics. Comparison with the agar dilution reference method].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Noc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 34 (5 Pt 2), pp.600-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332696v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatin and collagen binding to Staphylococcus aureus strains.</w:t>
               </w:r>
@@ -15854,77 +15854,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16858,51 +16858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ribodb.univ-lyon1.fr/miningribodb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/mbe/article/33/8/2170/2579323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julialang.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkxplore.univ-lyon1.fr/nucworkshop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Myard-Dury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Girardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzzati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54795" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moritz Neuenschwander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Terrazos Miani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Amlang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perroulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00060-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Benjak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00405-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Carret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ronnaux-Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24034-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fr&#233;d&#233;nucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacomo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153580" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchiat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issartel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bechy-Loizeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2015.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faublee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00982132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-01017330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.051979-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Flandrois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJK3GWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leyssene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1257-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXZSWF2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morre-Trouilhet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.06.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS38WBMR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flandrois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.47105-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427881v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couble" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.536-546.2006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perouse de Montclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delignette-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Flandrois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vogel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(03)00243-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0D3Q135-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332587v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalmokoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00658-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFHT4QXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chass&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.1709" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/47.3.277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428438v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fredenucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434965v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA56360181E5D0BB12DE2D7B63C8B5F7E943F02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darbouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Socquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01971529708005803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/40.4.599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)81390-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF6MHPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delignette-Muller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciuperca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tomassone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Flandrois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332629v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03175.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332623v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montclos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin-Fayolle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02113444" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W9P54Q2C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(94)00158-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFNCJB3C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vigneulle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03108.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/34.1.73" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C6545B173D9715EF68AE253E5A7335FAF501EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1994.tb02826.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332637v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Montclos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80370-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5BD54D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698186v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332638v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerillot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.37.8.1685" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/32.5.685" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12024386E8B7604B5A79E365299153DE6BA07D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698024v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chomarat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/29.4.462" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KDD1X0XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332643v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.3.319" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7734997D44719D7FC1459283E0912B9FCEA3F73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334572v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332646v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Vital" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80219-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FA82BBC200BA7049928816134B88846071B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fardel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334573v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zindel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(05)81308-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM9NNNX7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.4.475" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6C855C033D46CF2A2CFBE07AB4F7645CA9A0075/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01968068" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C0VB1BPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332651v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698138v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Montclos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80974-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8NCBC43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332656v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Flandrois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coullioud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Maire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(89)80047-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4MNXGXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332661v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.32.4.454" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332688v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Carry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perdrix" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00255631" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R1JBW67-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332666v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332664v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332663v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perouse de Montclos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332694v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-6724(88)80058-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF42NC8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332695v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cheruy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332697v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Noc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gayral" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332696v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0769-2609(86)80102-8" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJJWCQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emonard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druguet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328996v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fleurette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chassignol" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moulin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402157v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Sauzon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454840v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Zurmely" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332600v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812816955_0053" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402135v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzatti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ribodb.univ-lyon1.fr/miningribodb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/mbe/article/33/8/2170/2579323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julialang.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkxplore.univ-lyon1.fr/nucworkshop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Myard-Dury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Girardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzzati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54795" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moritz Neuenschwander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Terrazos Miani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Amlang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perroulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00060-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Benjak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00405-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Carret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ronnaux-Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24034-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fr&#233;d&#233;nucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacomo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchiat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issartel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bechy-Loizeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2015.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faublee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00982132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-01017330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.051979-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Flandrois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJK3GWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leyssene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1257-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXZSWF2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morre-Trouilhet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.06.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS38WBMR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flandrois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.47105-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couble" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.536-546.2006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perouse de Montclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delignette-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Flandrois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vogel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(03)00243-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0D3Q135-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332587v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalmokoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00658-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFHT4QXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332596v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chass&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.1709" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/47.3.277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428438v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fredenucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434965v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA56360181E5D0BB12DE2D7B63C8B5F7E943F02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darbouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Socquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01971529708005803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/40.4.599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)81390-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF6MHPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delignette-Muller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciuperca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tomassone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Flandrois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montclos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin-Fayolle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02113444" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W9P54Q2C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03175.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(94)00158-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFNCJB3C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vigneulle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03108.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/34.1.73" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C6545B173D9715EF68AE253E5A7335FAF501EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1994.tb02826.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332637v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Montclos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332638v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.37.8.1685" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80370-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5BD54D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/32.5.685" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12024386E8B7604B5A79E365299153DE6BA07D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698024v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chomarat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/29.4.462" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KDD1X0XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332645v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fardel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332646v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Vital" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80219-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FA82BBC200BA7049928816134B88846071B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334572v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332643v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.3.319" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7734997D44719D7FC1459283E0912B9FCEA3F73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698139v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334573v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zindel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(05)81308-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM9NNNX7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.4.475" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6C855C033D46CF2A2CFBE07AB4F7645CA9A0075/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332651v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01968068" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C0VB1BPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698138v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Montclos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80974-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8NCBC43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332656v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Flandrois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coullioud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Maire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(89)80047-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4MNXGXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332666v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perouse de Montclos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332688v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Carry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perdrix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00255631" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R1JBW67-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332661v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.32.4.454" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332694v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-6724(88)80058-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF42NC8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332695v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cheruy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0769-2609(86)80102-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJJWCQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332697v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Noc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gayral" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emonard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druguet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328996v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fleurette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chassignol" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moulin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402157v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Sauzon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454840v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Zurmely" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332600v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812816955_0053" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402135v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzatti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>