--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -857,321 +857,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
+                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Atrops</w:t>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clauzel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Prilaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616164v1</w:t>
+                <w:t xml:space="preserve">hal-03828010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Atrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828010v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of the diagenesis risk in biological apatite δ18O interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,77 +1352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,77 +1486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,103 +1754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t>
@@ -1888,77 +1888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sanchez Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lomoschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Francisco Betancort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Porcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,64 +3211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Atrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4028,51 +4028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,307 +4610,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium Species Related to M. leprae and M. lepromatosis from Cows with Bovine Nodular Thelitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2012.140184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045107v1</w:t>
+                <w:t xml:space="preserve">hal-02994728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Mycobacterium Species Related to M. leprae and M. lepromatosis from Cows with Bovine Nodular Thelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerin-Faublee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">V. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.2111-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2012.140184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02994728v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUBII-TB-DB: a database of mutations associated with antibiotic resistance in Mycobacterium tuberculosis.</w:t>
               </w:r>
@@ -5363,77 +5363,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egyptian mummies record increasing aridity in the Nile valley from 5500 to 1500yr before present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6326,191 +6326,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rRNA sequencing in routine bacterial identification : A 30-month experiment</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Mycobacterium bovis&amp;lt;/i&amp;gt; Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67, pp.574-581</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.1033-1041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427881v1</w:t>
+                <w:t xml:space="preserve">hal-00428005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Mycobacterium bovis&amp;lt;/i&amp;gt; Infection</w:t>
+                <w:t xml:space="preserve">16S rRNA sequencing in routine bacterial identification : A 30-month experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56, pp.1033-1041</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.574-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428005v1</w:t>
+                <w:t xml:space="preserve">hal-00427881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PCR-Restriction Enzyme Pattern Analysis and Sequencing Database for &amp;lt;i&amp;gt;hsp65&amp;lt;/i&amp;gt; Gene-Based Identification of &amp;lt;i&amp;gt;Nocardia&amp;lt;/i&amp;gt; Species</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,269 +7979,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t>
+                <w:t xml:space="preserve">Spatial Modeling of Nitrifier Microhabitats in Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">G. Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Francon</w:t>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (6), pp.1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2001.1709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427188v1</w:t>
+                <w:t xml:space="preserve">hal-02332596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Modeling of Nitrifier Microhabitats in Soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bartoli</w:t>
+                <w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332596v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness and competitive growth advantage of new gentamicin-susceptible MRSA clones spreading in French hospitals</w:t>
               </w:r>
@@ -10099,230 +10099,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Use of mathematics and statistics in nutrition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ciuperca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tomassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45 (Suppl1), pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435025v1</w:t>
+                <w:t xml:space="preserve">hal-00889615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mathematics and statistics in nutrition modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jp Flandrois</w:t>
+                <w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45 (Suppl1), pp.143-152</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889615v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olecranon bursitis due toPrototheca wickerhamii, an algal opportunistic pathogen</w:t>
               </w:r>
@@ -11165,342 +11165,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model for comparison of time-killing curves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial susceptibility testing of actinomyces pyogenes: Comparison of disk diffusion test and Api ATB Strep system with the Agar dilution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guérin-Faublée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Guerillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 37 (8), pp.1685-1689. </w:t>
+              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 279 (3), pp.377-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.37.8.1685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80370-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332638v1</w:t>
+                <w:t xml:space="preserve">hal-02332640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial susceptibility testing of actinomyces pyogenes: Comparison of disk diffusion test and Api ATB Strep system with the Agar dilution method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Guérin-Faublée</w:t>
+                <w:t xml:space="preserve">An unexpected correlation between cardinal temperatures of microbial growth highlighted by a new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 162, pp.447-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332640v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected correlation between cardinal temperatures of microbial growth highlighted by a new model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+                <w:t xml:space="preserve">Mathematical model for comparison of time-killing curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guerillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 37 (8), pp.1685-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.37.8.1685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698186v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical evaluation of the bactericidal effects of ceftibuten in combination with aminoglycosides and ciprofloxacin</w:t>
               </w:r>
@@ -11615,51 +11615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinomyces pyogenes: susceptibility of 103 clinical animal isolates to 22 antimicrobial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guérin-Faublée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Broye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12131,531 +12131,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biphasic kinetics of bacterial killing by quinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Peyret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
+                <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/27.3.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332645v1</w:t>
+                <w:t xml:space="preserve">hal-02332643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Aminoglycosides of 63 Strains of Stomatococcus mucilaginosus Isolated from Sputum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Vital</w:t>
+                <w:t xml:space="preserve">Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39, pp.446-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332646v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Expert systems and antibiotic sensitivity test].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility to Aminoglycosides of 63 Strains of Stomatococcus mucilaginosus Isolated from Sputum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zentralblatt fur Bakteriologie, Mikrobiologie, und Hygiene. Series A, Medical microbiology, infectious diseases, virology, parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 276 (1), pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0934-8840(11)80219-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334572v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic kinetics of bacterial killing by quinolones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Expert systems and antibiotic sensitivity test].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean R Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 49 (3), pp.166-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332643v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Peyret</w:t>
+                <w:t xml:space="preserve">[Time-killing curves of Pseudomonas aeruginosa strains exposed to polymyxin B].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Fardel</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 39, pp.446-450</w:t>
+              <w:t xml:space="preserve">, 1991, 39 (5), pp.446-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698139v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Influence of the culture medium (Isosensitest or Mueller-Hinton) on the results of antibiotics susceptibility testing and its interpretation].</w:t>
               </w:r>
@@ -12859,238 +12859,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulase-negative staphylococci emerging during teicoplanin therapy and problems in the determination of their sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Espinouse</w:t>
+                <w:t xml:space="preserve">A FORTRAN subroutine for the determination of parameter confidence limits in non-linear Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Binary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3, pp.86-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332642v1</w:t>
+                <w:t xml:space="preserve">hal-00698031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FORTRAN subroutine for the determination of parameter confidence limits in non-linear Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Rosso</w:t>
+                <w:t xml:space="preserve">Coagulase-negative staphylococci emerging during teicoplanin therapy and problems in the determination of their sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Binary</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (4), pp.475-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/27.4.475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of estimates of Monod's growth model from the same data set</w:t>
               </w:r>
@@ -13152,277 +13152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins].</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation ofSporosarcina ureae from a bronchial biopsy in a child with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Breysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9 (4), pp.302-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf01968068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332651v1</w:t>
+                <w:t xml:space="preserve">hal-02332652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation ofSporosarcina ureae from a bronchial biopsy in a child with cystic fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Breysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 38 (5), pp.441-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf01968068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02332652v1</w:t>
+                <w:t xml:space="preserve">hal-02332651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of the sensitivity curves of Escherichia coli exposed to polymyxins</w:t>
               </w:r>
@@ -13600,385 +13600,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 140 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2508(89)90079-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332658v1</w:t>
+                <w:t xml:space="preserve">hal-02332654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Value of enzymuria during antibacterial therapy].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Coullioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.657-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of growth of Escherichia coli at subinhibitory levels of chloramphenicol or tetracyclines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Interpretative reading and quality control of an antibiotic sensitivity test using an expert system. Application to the API ATB system and Enterobacteriaceae].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 37 (5 Pt 2), pp.624-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02332654v1</w:t>
+                <w:t xml:space="preserve">hal-02332658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Strain Characterization Using Mathematical Modelling of Growth</w:t>
               </w:r>
@@ -14182,730 +14182,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Demonstration of an inoculum effect on the estimation of the minimal inhibitory concentration of LY 146032].</w:t>
+                <w:t xml:space="preserve">Early stages of in vitro killing curve of LY146032 and vancomycin for Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 32 (4), pp.454-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.32.4.454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332666v1</w:t>
+                <w:t xml:space="preserve">hal-02332661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[An expert system as an aid to the validation of results of the antibiogram. Feasibility study based on the example of Staphylococcus aureus].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corynebacterium JK: surgical infections in non-immunosuppressed patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00255631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332664v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of bacterial growth at subinhibitory levels of aminoglycosides</w:t>
+                <w:t xml:space="preserve">[Demonstration of an inoculum effect on the estimation of the minimal inhibitory concentration of LY 146032].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pichat</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pichat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 36 (5), pp.377-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332662v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Use of an expert system as a tool to carry out urinary cyto-bacteriologic tests].</w:t>
+                <w:t xml:space="preserve">[An expert system as an aid to the validation of results of the antibiogram. Feasibility study based on the example of Staphylococcus aureus].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Perouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 46 (8), pp.669-72</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 36 (5), pp.381-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332663v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corynebacterium JK: surgical infections in non-immunosuppressed patients</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of bacterial growth at subinhibitory levels of aminoglycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 15 (1), </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Pasteur / Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 139 (5), pp.613-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00255631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0769-2609(88)90159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332688v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of in vitro killing curve of LY146032 and vancomycin for Staphylococcus aureus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Use of an expert system as a tool to carry out urinary cyto-bacteriologic tests].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Carret</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 46 (8), pp.669-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332661v1</w:t>
+                <w:t xml:space="preserve">hal-02332663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[A mathematical study of the mortality curve of Escherichia coli exposed to aminoglycosides].</w:t>
               </w:r>
@@ -15854,77 +15854,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16858,51 +16858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ribodb.univ-lyon1.fr/miningribodb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/mbe/article/33/8/2170/2579323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julialang.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkxplore.univ-lyon1.fr/nucworkshop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Myard-Dury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Girardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzzati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54795" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moritz Neuenschwander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Terrazos Miani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Amlang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perroulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00060-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Benjak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00405-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Carret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ronnaux-Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24034-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fr&#233;d&#233;nucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacomo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchiat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issartel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bechy-Loizeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2015.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faublee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140184" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00982132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-01017330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.051979-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Flandrois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJK3GWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leyssene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1257-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXZSWF2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morre-Trouilhet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.06.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS38WBMR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flandrois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.47105-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couble" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.536-546.2006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perouse de Montclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delignette-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Flandrois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vogel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(03)00243-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0D3Q135-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332587v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalmokoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00658-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFHT4QXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332596v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chass&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.1709" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/47.3.277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428438v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fredenucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434965v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA56360181E5D0BB12DE2D7B63C8B5F7E943F02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darbouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Socquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01971529708005803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/40.4.599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)81390-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF6MHPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delignette-Muller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciuperca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tomassone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Flandrois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montclos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin-Fayolle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02113444" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W9P54Q2C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03175.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(94)00158-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFNCJB3C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vigneulle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03108.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/34.1.73" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C6545B173D9715EF68AE253E5A7335FAF501EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1994.tb02826.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332637v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Montclos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332638v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.37.8.1685" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80370-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5BD54D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/32.5.685" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12024386E8B7604B5A79E365299153DE6BA07D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698024v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chomarat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/29.4.462" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KDD1X0XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332645v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fardel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332646v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Vital" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80219-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FA82BBC200BA7049928816134B88846071B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334572v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332643v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.3.319" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7734997D44719D7FC1459283E0912B9FCEA3F73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698139v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334573v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zindel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(05)81308-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM9NNNX7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.4.475" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6C855C033D46CF2A2CFBE07AB4F7645CA9A0075/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332651v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01968068" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C0VB1BPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698138v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Montclos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80974-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8NCBC43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332656v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Flandrois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coullioud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Maire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(89)80047-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4MNXGXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332666v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perouse de Montclos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332688v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Carry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perdrix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00255631" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R1JBW67-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332661v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.32.4.454" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332694v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-6724(88)80058-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF42NC8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332695v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cheruy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0769-2609(86)80102-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJJWCQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332697v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Noc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gayral" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emonard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druguet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328996v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fleurette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chassignol" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moulin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402157v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Sauzon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454840v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Zurmely" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332600v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812816955_0053" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402135v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzatti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ribodb.univ-lyon1.fr/miningribodb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/mbe/article/33/8/2170/2579323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julialang.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkxplore.univ-lyon1.fr/nucworkshop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Myard-Dury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Girardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzzati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54795" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moritz Neuenschwander" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Terrazos Miani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Amlang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perroulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bittel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00060-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Benjak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00405-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pichat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Carret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ronnaux-Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24034-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rasigade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fr&#233;d&#233;nucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacomo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchiat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issartel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bechy-Loizeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2015.06.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faublee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140184" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00982132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-01017330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.051979-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Flandrois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mosticone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baril" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.09.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJK3GWR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leyssene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1257-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXZSWF2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morre-Trouilhet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.06.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS38WBMR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flandrois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.47105-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427881v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couble" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.536-546.2006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perouse de Montclos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delignette-Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechesne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pallud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Flandrois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vogel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(03)00243-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0D3Q135-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332587v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalmokoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00658-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFHT4QXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chass&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2001.1709" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/47.3.277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428438v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fredenucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517685" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(96)01231-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEE9D521B9B0054B11B66C7DA9D90EFBA00056B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434965v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1997.2243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA56360181E5D0BB12DE2D7B63C8B5F7E943F02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Darbouret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Socquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01971529708005803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chollet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/40.4.599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)81390-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF6MHPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delignette-Muller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889615v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciuperca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tomassone" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Flandrois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montclos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin-Fayolle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02113444" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W9P54Q2C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03175.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(94)00158-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFNCJB3C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vigneulle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1995.tb03108.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/34.1.73" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C6545B173D9715EF68AE253E5A7335FAF501EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.1994.tb02826.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332637v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Montclos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80370-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5BD54D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698186v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332638v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guerillot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.37.8.1685" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/32.5.685" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12024386E8B7604B5A79E365299153DE6BA07D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broye" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332641v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pav&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698024v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chomarat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Espinouse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/29.4.462" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KDD1X0XH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332643v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.3.319" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7734997D44719D7FC1459283E0912B9FCEA3F73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332646v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Vital" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80219-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E8FA82BBC200BA7049928816134B88846071B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fardel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334573v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zindel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailly" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(05)81308-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM9NNNX7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698031v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332642v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/27.4.475" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6C855C033D46CF2A2CFBE07AB4F7645CA9A0075/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698025v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332652v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf01968068" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C0VB1BPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332651v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698138v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Montclos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(11)80974-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8NCBC43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332654v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(89)90079-X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T524047-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332656v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Flandrois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coullioud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Maire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332658v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Rochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0934-8840(89)80047-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4MNXGXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332659v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comby" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332661v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.32.4.454" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332688v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Carry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perdrix" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00255631" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R1JBW67-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332666v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332664v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332662v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0769-2609(88)90159-7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C7E0102144C652A22FE58DC242BEFAADEB2FEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332663v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perouse de Montclos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332694v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-6724(88)80058-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF42NC8M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332695v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cheruy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0769-2609(86)80102-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJJWCQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332697v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Noc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gayral" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emonard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druguet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328996v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fleurette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chassignol" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moulin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402157v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Sauzon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454840v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Zurmely" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332600v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812816955_0053" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402135v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Luzatti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>