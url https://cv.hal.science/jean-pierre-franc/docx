--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1197,261 +1197,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
+                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243001v1</w:t>
+                <w:t xml:space="preserve">hal-01242998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
+                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pellone</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242998v1</w:t>
+                <w:t xml:space="preserve">hal-01243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal effects in a cavitating inducer using Rayleigh equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.974-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of unsteady 2D cavity flows using the Logvinovich independence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique de suivi d'interfaces pour la modélisation de la cavitation par poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Diéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,248 +4410,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulon</w:t>
+                <w:t xml:space="preserve">Etalonnage en force du Cavermod, moyen d'essai d'érosion de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 4-5, pp.45-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/1997030⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 6, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1997049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133768v1</w:t>
+                <w:t xml:space="preserve">hal-01133763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalonnage en force du Cavermod, moyen d'essai d'érosion de cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. G. Filali</w:t>
+                <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 6, pp.40-46. </w:t>
+              <w:t xml:space="preserve">, 1997, 4-5, pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/1997049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1997030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133763v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation erosion research in France: the state of the art</w:t>
               </w:r>
@@ -5486,364 +5486,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l'état de nucléation de l'eau et des conditions hydrodynamiques. Cas de l'écoulement autour d'une aile bidimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germes et cavitation : Effets - Techniques de contrôle - Résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 7-8, pp.495-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/1988042⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 2, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1988010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133780v1</w:t>
+                <w:t xml:space="preserve">hal-01133782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 193 (-1), pp.171-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112088002101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germes et cavitation : Effets - Techniques de contrôle - Résultats récents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l'état de nucléation de l'eau et des conditions hydrodynamiques. Cas de l'écoulement autour d'une aile bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 2, pp.135-147. </w:t>
+              <w:t xml:space="preserve">, 1988, 7-8, pp.495-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/1988010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1988042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133782v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation and the boundary layer: experimental investigation and numerical treatment</w:t>
               </w:r>
@@ -6157,256 +6157,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Paquette</w:t>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrey Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692512v1</w:t>
+                <w:t xml:space="preserve">hal-01832027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shrey Joshi</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832027v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t>
               </w:r>
@@ -6611,243 +6611,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shrey Joshi</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768976v1</w:t>
+                <w:t xml:space="preserve">hal-01693073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
+                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrey Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693073v1</w:t>
+                <w:t xml:space="preserve">hal-01768976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t>
               </w:r>
@@ -7623,663 +7623,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Aumelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298387v1</w:t>
+                <w:t xml:space="preserve">hal-01213213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunda Kattekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134261v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunda Kattekola</w:t>
+                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213262v1</w:t>
+                <w:t xml:space="preserve">hal-01298387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t>
+                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pellone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Verdier</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134270v1</w:t>
+                <w:t xml:space="preserve">hal-01134261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maj</w:t>
+                <w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062005⟩</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213213v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunda Kattekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8458,299 +8458,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134458v1</w:t>
+                <w:t xml:space="preserve">hal-01134275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five lectures on Fluid Dynamics of Cavitation, Fluid Dynamics of Cavitation Erosion and Solid Mechanics of Cavitation Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced School “Cavitation instabilities and rotordynamic effects in turbopumps and hydroturbines”, CISM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. d'Agostino and M.V. Salvetti, Jul 2014, Udine, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134227v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Five lectures on Fluid Dynamics of Cavitation, Fluid Dynamics of Cavitation Erosion and Solid Mechanics of Cavitation Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Advanced School “Cavitation instabilities and rotordynamic effects in turbopumps and hydroturbines”, CISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. d'Agostino and M.V. Salvetti, Jul 2014, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134275v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation Induced Damage: FEM Inverse Modeling of the Flow Aggressiveness</w:t>
               </w:r>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9287,351 +9287,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitting tests and impact load measurements in an erosive cavitating flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanique et thermique des aimants pour champs magnétiques intenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Carnelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134491v1</w:t>
+                <w:t xml:space="preserve">hal-01134277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique et thermique des aimants pour champs magnétiques intenses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Vidal</w:t>
+                <w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134277v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitting tests and impact load measurements in an erosive cavitating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Vignal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carnelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134496v1</w:t>
+                <w:t xml:space="preserve">hal-01134491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation Erosion: From Pitting to Mass Loss</w:t>
               </w:r>
@@ -9680,303 +9680,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation in microchannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Medrano</w:t>
+                <w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mohan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Baele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp 1-10, MuFLU10-041</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015464v1</w:t>
+                <w:t xml:space="preserve">hal-01134279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bossard</w:t>
+                <w:t xml:space="preserve">Cavitation in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp 1-10, MuFLU10-041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134279v1</w:t>
+                <w:t xml:space="preserve">hal-01015464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement non cavitant et cavitant dans un micro-diaphragme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10748,51 +10748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements supercavitants suivant le principe de Logvinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11057,226 +11057,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1792278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232717v1</w:t>
+                <w:t xml:space="preserve">hal-00216162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Poitiers, France. pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216162v1</w:t>
+                <w:t xml:space="preserve">hal-00232717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure to account for overlapping in pitting tests</w:t>
               </w:r>
@@ -11765,243 +11765,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizations of leading edge cavitation in an Inducer at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cavitation Erosion Model for Ductile Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila A. Berchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134282v1</w:t>
+                <w:t xml:space="preserve">hal-00213461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cavitation Erosion Model for Ductile Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizations of leading edge cavitation in an Inducer at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213461v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-entrant jet and cavitation instabilities</w:t>
               </w:r>
@@ -13000,178 +13000,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion research in France : the state of the art (Final report)</w:t>
+                <w:t xml:space="preserve">An overview of cavitation erosion research at LEGI from 1984 to 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop franco-japonais sur l'érosion de cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Mar 1996, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134515v1</w:t>
+                <w:t xml:space="preserve">hal-01134520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of cavitation erosion research at LEGI from 1984 to 1994</w:t>
+                <w:t xml:space="preserve">Cavitation erosion research in France : the state of the art (Final report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop franco-japonais sur l'érosion de cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1996, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, 1996, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134520v1</w:t>
+                <w:t xml:space="preserve">hal-01134515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
               </w:r>
@@ -13416,64 +13416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavermod, moyen d'essai d'érosion de cavitation : étalonnage à partir des déformations plastiques de monocristaux d'oxyde de magnésium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13842,217 +13842,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cavermod : une approche de l’érosion de cavitation par tourbillon cavitant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of scale effects in cavitation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan N'Guyen Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1992, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134523v1</w:t>
+                <w:t xml:space="preserve">hal-01134399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of scale effects in cavitation erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Cavermod : une approche de l’érosion de cavitation par tourbillon cavitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Canot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Dominguez-Cortazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hoan N'Guyen Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1992, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134399v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitating vortex : collapse visualizations and induced damage</w:t>
               </w:r>
@@ -14228,51 +14228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of erosion by cavitating vortices: experimental study and numerical simulation of the Cavermod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14304,122 +14304,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure pulse distribution around cavity closure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion de cavitation : actions de recherche récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.S.M.E. 3rd International Symposium on Cavitation Noise and Erosion in Fluid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1989, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9ème Congrès Français de Mécanique, Colloque “Interaction fluide-structure et Ecoulements Instationnaires - Application aux Turbomachines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134408v1</w:t>
+                <w:t xml:space="preserve">hal-01134527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale des pressions statique et dynamique dans la zone de fermeture d’une poche de cavitation partielle</w:t>
               </w:r>
@@ -14494,109 +14481,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion de cavitation : actions de recherche récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure pulse distribution around cavity closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Français de Mécanique, Colloque “Interaction fluide-structure et Ecoulements Instationnaires - Application aux Turbomachines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1989, Metz, France</w:t>
+              <w:t xml:space="preserve">A.S.M.E. 3rd International Symposium on Cavitation Noise and Erosion in Fluid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1989, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134527v1</w:t>
+                <w:t xml:space="preserve">hal-01134408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation and travelling bubble cavitation</w:t>
               </w:r>
@@ -14766,204 +14766,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure peak measurements in the closure region of a cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation instationnaire sur un profil oscillant : étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Euromech 222, Unsteady Cavitation and its Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134538v1</w:t>
+                <w:t xml:space="preserve">hal-01134535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation instationnaire sur un profil oscillant : étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure peak measurements in the closure region of a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mich N'Guyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Euromech 222, Unsteady Cavitation and its Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134535v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
               </w:r>
@@ -15044,51 +15044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germes et cavitation : effets, techniques de contrôle, résultats récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15152,51 +15152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On correlating pitting rate and pressure peak measurements in cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mich N'Guyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15418,217 +15418,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements cavitants : observation et visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tentative procedure for scaling cavitation damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de visualisation et de traitement d’images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1985, Nancy, France</w:t>
+              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation in Hydraulic Structures and Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1985, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134437v1</w:t>
+                <w:t xml:space="preserve">hal-01134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative procedure for scaling cavitation damage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoulements cavitants : observation et visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation in Hydraulic Structures and Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1985, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Colloque de visualisation et de traitement d’images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1985, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134433v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developed cavitation and boundary layer</w:t>
               </w:r>
@@ -16180,51 +16180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>