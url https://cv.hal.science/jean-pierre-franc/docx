--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1197,261 +1197,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
+                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pellone</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242998v1</w:t>
+                <w:t xml:space="preserve">hal-01243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
+                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243001v1</w:t>
+                <w:t xml:space="preserve">hal-01242998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t>
               </w:r>
@@ -1903,278 +1903,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling study of cavitation pitting from cavitating jets and ultrasonic horns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jin-Keun Choi</w:t>
+                <w:t xml:space="preserve">Material and velocity effects on cavitation erosion pitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges L. Chahine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 296 (1-2), pp.619-629. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 274, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936578v1</w:t>
+                <w:t xml:space="preserve">hal-00905642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and velocity effects on cavitation erosion pitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayat Karimi</w:t>
+                <w:t xml:space="preserve">Scaling study of cavitation pitting from cavitating jets and ultrasonic horns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Keun Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges L. Chahine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 274, pp.248-259. </w:t>
+              <w:t xml:space="preserve">, 2012, 296 (1-2), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905642v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the hydrodynamic pressure of cavitation impacts from stress-strain analysis and geometry of individual pits</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal effects in a cavitating inducer using Rayleigh equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.974-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of unsteady 2D cavity flows using the Logvinovich independence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique de suivi d'interfaces pour la modélisation de la cavitation par poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Diéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,481 +6611,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
+                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrey Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693073v1</w:t>
+                <w:t xml:space="preserve">hal-01768976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shrey Joshi</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768976v1</w:t>
+                <w:t xml:space="preserve">hal-01693073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juha Miettinen</w:t>
+                <w:t xml:space="preserve">Microbubbles seeding for optical velocity measurement (LDV and PIV): an experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Aumelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066085v1</w:t>
+                <w:t xml:space="preserve">hal-01693058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles seeding for optical velocity measurement (LDV and PIV): an experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maj</w:t>
+                <w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Ylönen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pentti Saarenrinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693058v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t>
               </w:r>
@@ -7150,51 +7150,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631021v1</w:t>
@@ -7512,77 +7512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-bubbles seeding for flow characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Aumelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,503 +7623,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maj</w:t>
+                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunda Kattekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213213v1</w:t>
+                <w:t xml:space="preserve">hal-01213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunda Kattekola</w:t>
+                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213262v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Paquette</w:t>
+                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pellone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298387v1</w:t>
+                <w:t xml:space="preserve">hal-01134261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Aumelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134261v1</w:t>
+                <w:t xml:space="preserve">hal-01213213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t>
               </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8235,51 +8235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunda Kattekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8598,51 +8598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9846,51 +9846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement non cavitant et cavitant dans un micro-diaphragme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rebattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10748,51 +10748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements supercavitants suivant le principe de Logvinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11057,226 +11057,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Poitiers, France. pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216162v1</w:t>
+                <w:t xml:space="preserve">hal-00232717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1792278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232717v1</w:t>
+                <w:t xml:space="preserve">hal-00216162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure to account for overlapping in pitting tests</w:t>
               </w:r>
@@ -16180,51 +16180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>