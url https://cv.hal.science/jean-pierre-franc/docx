--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1197,1088 +1197,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
+                <w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">O. Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243001v1</w:t>
+                <w:t xml:space="preserve">hal-01133748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Pellone</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242998v1</w:t>
+                <w:t xml:space="preserve">hal-01243001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223687v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and les simulation of cavitation cloud formation and collapse in an axisymmetric geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phoevos Koukouvinis</w:t>
+                <w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Marengo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.14 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670106v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+                <w:t xml:space="preserve">Visualisation and les simulation of cavitation cloud formation and collapse in an axisymmetric geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Gavaises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoevos Koukouvinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.14 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188508v1</w:t>
+                <w:t xml:space="preserve">hal-01670106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.20150013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133748v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and velocity effects on cavitation erosion pitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the hydrodynamic pressure of cavitation impacts from stress-strain analysis and geometry of individual pits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges L. Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 274, pp.248-259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 289, pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905642v1</w:t>
+                <w:t xml:space="preserve">hal-00936576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling study of cavitation pitting from cavitating jets and ultrasonic horns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jin-Keun Choi</w:t>
+                <w:t xml:space="preserve">Material and velocity effects on cavitation erosion pitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges L. Chahine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 296 (1-2), pp.619-629. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 274, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936578v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hydrodynamic pressure of cavitation impacts from stress-strain analysis and geometry of individual pits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling study of cavitation pitting from cavitating jets and ultrasonic horns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Keun Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges L. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Carnelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 289, pp.104-111. </w:t>
+              <w:t xml:space="preserve">, 2012, 296 (1-2), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936576v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic cavitation in microsystems. I. Experiments with deionized water and nanofluids</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of spherical nanoindentation to determine the pressure of cavitation impacts from pitting tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Carnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayat Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayat Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges L. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (12), pp.121301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal effects in a cavitating inducer using Rayleigh equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.974-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of unsteady 2D cavity flows using the Logvinovich independence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,1374 +3625,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Debray</w:t>
+                <w:t xml:space="preserve">The cavitation instability induced by the development of a re-entrant jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Reynaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 444, pp.223-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112001005420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212312v1</w:t>
+                <w:t xml:space="preserve">hal-00212301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cavitation instability induced by the development of a re-entrant jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
+                <w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.443-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00212301v1</w:t>
+                <w:t xml:space="preserve">hal-00212312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de suivi d'interfaces pour la modélisation de la cavitation par poche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Pellone</w:t>
+                <w:t xml:space="preserve">Un modèle de prédiction de l'érosion des matériaux ductiles par la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila A. Berchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Arnaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (4), pp.305-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(00)00134-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010137v1</w:t>
+                <w:t xml:space="preserve">hal-01133754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de prédiction de l'érosion des matériaux ductiles par la cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila A. Berchiche</w:t>
+                <w:t xml:space="preserve">Une technique de suivi d'interfaces pour la modélisation de la cavitation par poche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Diéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Fluid Mechanics t.328 (Série II b), pp 809 - 812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133754v1</w:t>
+                <w:t xml:space="preserve">hal-01010137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion de cavitation : méthodes pratiques de prédiction au stade du projet</w:t>
+                <w:t xml:space="preserve">An experimental insight into the effect of confinement on tip vortex cavitation of an elliptical hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+                <w:t xml:space="preserve">Olivier Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.13-19. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 390, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/1999014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S002211209900525X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133758v1</w:t>
+                <w:t xml:space="preserve">hal-01133760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental insight into the effect of confinement on tip vortex cavitation of an elliptical hydrofoil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
+                <w:t xml:space="preserve">Erosion de cavitation : méthodes pratiques de prédiction au stade du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002211209900525X⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1999014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01133760v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Erosive Axial Collapse of a Cavitating Vortex: An Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A. Dominguez-Cortazar</w:t>
+                <w:t xml:space="preserve">Tip Vortex Cavitation on an Oscillating Hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 119 (3), pp.686-691. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2819299⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 119 (4), pp.752-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2819494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133771v1</w:t>
+                <w:t xml:space="preserve">hal-01133765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalonnage en force du Cavermod, moyen d'essai d'érosion de cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. G. Filali</w:t>
+                <w:t xml:space="preserve">The Erosive Axial Collapse of a Cavitating Vortex: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Dominguez-Cortazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/1997049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 119 (3), pp.686-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2819299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133763v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulon</w:t>
+                <w:t xml:space="preserve">Etalonnage en force du Cavermod, moyen d'essai d'érosion de cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 4-5, pp.45-50. </w:t>
+              <w:t xml:space="preserve">, 1997, 6, pp.40-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/1997030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1997049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133768v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion research in France: the state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 2 (4), pp.233-244. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4-5, pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02491530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1997030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133761v1</w:t>
+                <w:t xml:space="preserve">hal-01133768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets thermiques en cavitation à partir d'essais au forane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation erosion research in France: the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/1997043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2 (4), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02491530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133766v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip Vortex Cavitation on an Oscillating Hydrofoil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulon</w:t>
+                <w:t xml:space="preserve">Analyse des effets thermiques en cavitation à partir d'essais au forane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Belahadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 119 (4), pp.752-758. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4-5, pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2819494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1997043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133765v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation in the rotational structures of a turbulent wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belahadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Analysis of Cavitation Erosion Pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belahadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germes et cavitation : Effets - Techniques de contrôle - Résultats récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,234 +5616,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l'état de nucléation de l'eau et des conditions hydrodynamiques. Cas de l'écoulement autour d'une aile bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 193 (-1), pp.171-189. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 7-8, pp.495-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112088002101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1988042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133784v1</w:t>
+                <w:t xml:space="preserve">hal-01133780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l'état de nucléation de l'eau et des conditions hydrodynamiques. Cas de l'écoulement autour d'une aile bidimensionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 193 (-1), pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112088002101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/1988042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation and the boundary layer: experimental investigation and numerical treatment</w:t>
               </w:r>
@@ -5926,226 +5926,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation développée sur des parois à courbure continue : physique du détachement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures rotationnelles bi- et tri-dimensionnelles dans un sillage cavitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+                <w:t xml:space="preserve">Marcel Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 295, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133790v1</w:t>
+                <w:t xml:space="preserve">hal-01133794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures rotationnelles bi- et tri-dimensionnelles dans un sillage cavitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation développée sur des parois à courbure continue : physique du détachement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 7-8, pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/1982042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133794v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6157,1268 +6157,1268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shrey Joshi</w:t>
+                <w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Ylönen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pentti Saarenrinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832027v1</w:t>
+                <w:t xml:space="preserve">hal-02066085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbubbles seeding for optical velocity measurement (LDV and PIV): an experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Johnsen</w:t>
+                <w:t xml:space="preserve">Vivien Aumelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692512v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrey Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066205v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation aggressiveness on a hydrofoil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768967v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shrey Joshi</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768976v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+                <w:t xml:space="preserve">Cavitation aggressiveness on a hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bastien Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kyoto, Japan. pp.062021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/240/6/062021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693073v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles seeding for optical velocity measurement (LDV and PIV): an experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maj</w:t>
+                <w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrey Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th SPHERIC International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693058v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juha Miettinen</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanta Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066085v1</w:t>
+                <w:t xml:space="preserve">hal-01693073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juha Miettinen</w:t>
+                <w:t xml:space="preserve">Assessment of Cavitating Flow Aggressiveness on a Hydrofoil: Experimental and Numerical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bastien Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631021v1</w:t>
+                <w:t xml:space="preserve">hal-01631031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Cavitation Aggressiveness Using PVDF Sensors and Comparison with Numerical Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bastien Carrat</w:t>
+                <w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Ylönen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pentti Saarenrinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631013v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Cavitating Flow Aggressiveness on a Hydrofoil: Experimental and Numerical Approaches</w:t>
+                <w:t xml:space="preserve">Measurement of Cavitation Aggressiveness Using PVDF Sensors and Comparison with Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bastien Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631031v1</w:t>
+                <w:t xml:space="preserve">hal-01631013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrieus turbine modellings - Comparisons with performance measurements and PIV fields</w:t>
               </w:r>
@@ -7512,77 +7512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-bubbles seeding for flow characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Aumelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,676 +7623,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Aumelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213262v1</w:t>
+                <w:t xml:space="preserve">hal-01213213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298387v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+                <w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunda Kattekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134261v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles seeding for flow characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Model Measurement Technology for the Maritime Industry (AMT'15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062005⟩</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213213v1</w:t>
+                <w:t xml:space="preserve">hal-01298387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Verdier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134270v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunda Kattekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,90 +8343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à l'érosion par cavitation de revêtements UHMWPE fritté et corrélation mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8458,787 +8458,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amazing (Cavitation) Bubbles: Great Potentials &amp; Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Royal Society, Nov 2014, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134275v1</w:t>
+                <w:t xml:space="preserve">hal-01134221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five lectures on Fluid Dynamics of Cavitation, Fluid Dynamics of Cavitation Erosion and Solid Mechanics of Cavitation Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced School “Cavitation instabilities and rotordynamic effects in turbopumps and hydroturbines”, CISM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. d'Agostino and M.V. Salvetti, Jul 2014, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Induced Damage: FEM Inverse Modeling of the Flow Aggressiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fivel</w:t>
+                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Flow Dynamics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142237v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation Induced Damage: FEM Inverse Modeling of the Flow Aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazing (Cavitation) Bubbles: Great Potentials &amp; Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eleventh International Conference on Flow Dynamics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134221v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent investigations on cavitation erosion at the University of Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bubble Cluster Dynamics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925829v1</w:t>
+                <w:t xml:space="preserve">hal-01015575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent investigations on cavitation erosion at the University of Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Bubble Cluster Dynamics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134466v1</w:t>
+                <w:t xml:space="preserve">hal-00925829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bizi-Bandoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chandra Roy</w:t>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C. Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t>
+              <w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015575v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent investigations on cavitation erosion at the University of Grenoble</w:t>
               </w:r>
@@ -9287,696 +9287,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique et thermique des aimants pour champs magnétiques intenses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation Erosion: From Pitting to Mass Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">WIMRC 3rd International Cavitation Forum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134277v1</w:t>
+                <w:t xml:space="preserve">hal-00925841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitting tests and impact load measurements in an erosive cavitating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Vignal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayat Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carnelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134496v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitting tests and impact load measurements in an erosive cavitating flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanique et thermique des aimants pour champs magnétiques intenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Carnelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134491v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Erosion: From Pitting to Mass Loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMRC 3rd International Cavitation Forum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925841v1</w:t>
+                <w:t xml:space="preserve">hal-01134496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bossard</w:t>
+                <w:t xml:space="preserve">Cavitation in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Zermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp 1-10, MuFLU10-041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134279v1</w:t>
+                <w:t xml:space="preserve">hal-01015464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation in microchannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Medrano</w:t>
+                <w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mohan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Baele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp 1-10, MuFLU10-041</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015464v1</w:t>
+                <w:t xml:space="preserve">hal-01134279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement non cavitant et cavitant dans un micro-diaphragme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,251 +10021,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement par cavitation hydrodynamique d'effluents pollués par des solvants chlorés (projet CAVHYTE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation Erosion: Towards a New Approach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Nationales de La Recherche sur les Sites et Sols Pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134498v1</w:t>
+                <w:t xml:space="preserve">hal-00925844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Erosion: Towards a New Approach ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement par cavitation hydrodynamique d'effluents pollués par des solvants chlorés (projet CAVHYTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Nationales de La Recherche sur les Sites et Sols Pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925844v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets thermiques en cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10297,1495 +10297,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion de cavitation</w:t>
+                <w:t xml:space="preserve">Physics and control of cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée ENSTA / UME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Von Karman Institute, RTO Lecture Series, Design and analysis of high speed pumps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213452v1</w:t>
+                <w:t xml:space="preserve">hal-00213453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation time and cavitation erosion rate of work-hardening materials</w:t>
+                <w:t xml:space="preserve">Erosion de cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Cavitation, CAV2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence invitée ENSTA / UME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216170v1</w:t>
+                <w:t xml:space="preserve">hal-00213452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refroidissement des aimants pour champs intenses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incubation time and cavitation erosion rate of work-hardening materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF - Microfluidics 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Symposium on Cavitation, CAV2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.3063646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204897v1</w:t>
+                <w:t xml:space="preserve">hal-00216170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and control of cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le refroidissement des aimants pour champs intenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Favre-Marinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Von Karman Institute, RTO Lecture Series, Design and analysis of high speed pumps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France</w:t>
+              <w:t xml:space="preserve">SHF - Microfluidics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213453v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement cavitant de pompe en fluide thermosensible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rayleigh-Plesset equation: a simple and powerful tool to understand various aspects of cavitation. Course: &amp;quot;Fluid Dynamics of Cavitation and Cavitating Turbopumps&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée du Groupe Régional Rhône-Alpes de l'AAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Centre for Mechanical Sciences (CISM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182826v1</w:t>
+                <w:t xml:space="preserve">hal-00213449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements supercavitants suivant le principe de Logvinovich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement cavitant de pompe en fluide thermosensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.53-64</w:t>
+              <w:t xml:space="preserve">2e Journée du Groupe Régional Rhône-Alpes de l'AAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232718v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rayleigh-Plesset equation: a simple and powerful tool to understand various aspects of cavitation. Course: &amp;quot;Fluid Dynamics of Cavitation and Cavitating Turbopumps&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Modélisation des écoulements supercavitants suivant le principe de Logvinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Centre for Mechanical Sciences (CISM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Udine, Italy</w:t>
+              <w:t xml:space="preserve">10e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nantes, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213449v1</w:t>
+                <w:t xml:space="preserve">hal-00232718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermodynamic effect in cavitating inducers. An experimental study on French university facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A procedure to account for overlapping in pitting tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonhomme</w:t>
+                <w:t xml:space="preserve">Thierry Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane . Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Launcher Technology, Space launcher liquid propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216176v1</w:t>
+                <w:t xml:space="preserve">hal-00211995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série de conférences sur la cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of thermodynamic effect in cavitating inducers. An experimental study on French university facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Ship Scientific Research Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Wuxi, China</w:t>
+              <w:t xml:space="preserve">4th International Conference on Launcher Technology, Space launcher liquid propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00213447v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Série de conférences sur la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Poitiers, France. pp.75-86</w:t>
+              <w:t xml:space="preserve">China Ship Scientific Research Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232717v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00213447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des écoulements supercavitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Poitiers, France. pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216162v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure to account for overlapping in pitting tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of thermal effects in a cavitating inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Archer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Cavitation (CAV 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2003, Osaka, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2003, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1792278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211995v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermodynamic effect in cavitating inducers. An experimental study on French university facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rebattet</w:t>
+                <w:t xml:space="preserve">A Procedure to account for overlapping in pitting tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane . Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bonhomme</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cavitation Erosion Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Val de Rueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216174v1</w:t>
+                <w:t xml:space="preserve">hal-00211975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Reynaud</w:t>
+                <w:t xml:space="preserve">Investigation of thermodynamic effect in cavitating inducers. An experimental study on French university facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maître</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Microfluidique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216158v1</w:t>
+                <w:t xml:space="preserve">hal-00216174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités de cavitation - Éléments d'analyse physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres Nice-Toulon-Marseille de Mathématiques Appliquées "Transitions de phases dans les fluides complexes",</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque SHF Microfluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213443v1</w:t>
+                <w:t xml:space="preserve">hal-00216158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Procedure to account for overlapping in pitting tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilités de cavitation - Éléments d'analyse physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cavitation Erosion Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Val de Rueil, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres Nice-Toulon-Marseille de Mathématiques Appliquées "Transitions de phases dans les fluides complexes",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211975v1</w:t>
+                <w:t xml:space="preserve">hal-00213443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cavitation Erosion Model for Ductile Materials</w:t>
               </w:r>
@@ -11918,51 +11918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rebattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11981,191 +11981,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-entrant jet and cavitation instabilities</w:t>
+                <w:t xml:space="preserve">Partial cavity instabilities and re-entrant jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM2001 Conference, Minisymposium - Cavitating Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213439v1</w:t>
+                <w:t xml:space="preserve">hal-00213441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial cavity instabilities and re-entrant jet</w:t>
+                <w:t xml:space="preserve">Re-entrant jet and cavitation instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">GAMM2001 Conference, Minisymposium - Cavitating Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213441v1</w:t>
+                <w:t xml:space="preserve">hal-00213439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation instabilities</w:t>
               </w:r>
@@ -12328,51 +12328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'épaisseur de jet rentrant en cavitation par poche par une technique ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12423,51 +12423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'épaisseur de jet rentrant par une méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12626,51 +12626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cavity thickness and pressure gradient on the unsteady behaviour of partial cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12721,51 +12721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion de cavitation: méthodes pratiques de prédiction au stade du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12803,51 +12803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cavitation instability induced by the development of a re-entrant jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12898,64 +12898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du confinement sur le comportement de la couche limite d'une aile tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Callenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13157,51 +13157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du confinement sur la cavitation de tourbillon marginal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13252,51 +13252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets thermiques en cavitation à partir d'essais au forane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belahadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13416,64 +13416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavermod, moyen d'essai d'érosion de cavitation : étalonnage à partir des déformations plastiques de monocristaux d'oxyde de magnésium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13524,51 +13524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip vortex cavitation on an oscillating hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13753,51 +13753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation naissante dans un sillage turbulent et tourbillons de couche limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belahadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13956,51 +13956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavermod : une approche de l’érosion de cavitation par tourbillon cavitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Canot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dominguez-Cortazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14038,51 +14038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitating vortex : collapse visualizations and induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dominguez-Cortazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14386,613 +14386,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale des pressions statique et dynamique dans la zone de fermeture d’une poche de cavitation partielle</w:t>
+                <w:t xml:space="preserve">Pressure pulse distribution around cavity closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de l’Hydraulique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Apr 1989, Lyon, France</w:t>
+              <w:t xml:space="preserve">A.S.M.E. 3rd International Symposium on Cavitation Noise and Erosion in Fluid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1989, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134414v1</w:t>
+                <w:t xml:space="preserve">hal-01134408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure pulse distribution around cavity closure</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale des pressions statique et dynamique dans la zone de fermeture d’une poche de cavitation partielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.S.M.E. 3rd International Symposium on Cavitation Noise and Erosion in Fluid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1989, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">20èmes Journées de l’Hydraulique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Apr 1989, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134408v1</w:t>
+                <w:t xml:space="preserve">hal-01134414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attached cavitation and travelling bubble cavitation</w:t>
+                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l’état de nucléation de l’eau et des conditions hydro-dynamiques (cas de l’écoulement autour d’une aile bidimensionnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès International de Mécanique Théorique et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1988, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134530v1</w:t>
+                <w:t xml:space="preserve">hal-01134531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de la cavitation en fonction de l’état de nucléation de l’eau et des conditions hydro-dynamiques (cas de l’écoulement autour d’une aile bidimensionnelle)</w:t>
+                <w:t xml:space="preserve">Attached cavitation and travelling bubble cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 1988, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès International de Mécanique Théorique et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1988, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134531v1</w:t>
+                <w:t xml:space="preserve">hal-01134530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation instationnaire sur un profil oscillant : étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Germes et cavitation : effets, techniques de contrôle, résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Nantes, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Autovaporisation et Nucléation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Société Française de Thermique, Jun 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134535v1</w:t>
+                <w:t xml:space="preserve">hal-01134536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure peak measurements in the closure region of a cavity</w:t>
+                <w:t xml:space="preserve">On correlating pitting rate and pressure peak measurements in cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mich N'Guyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Euromech 222, Unsteady Cavitation and its Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation Research Facilities and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1987, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134538v1</w:t>
+                <w:t xml:space="preserve">hal-01134418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure peak measurements in the closure region of a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mich N'Guyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15001,267 +15053,215 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Euromech 222, Unsteady Cavitation and its Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134539v1</w:t>
+                <w:t xml:space="preserve">hal-01134538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germes et cavitation : effets, techniques de contrôle, résultats récents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavitation instationnaire sur un profil oscillant : étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Autovaporisation et Nucléation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Société Française de Thermique, Jun 1987, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134536v1</w:t>
+                <w:t xml:space="preserve">hal-01134535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On correlating pitting rate and pressure peak measurements in cavitating flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsteady attached cavitation on an oscillating hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation Research Facilities and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1987, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque Euromech 222, Unsteady Cavitation and its Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134418v1</w:t>
+                <w:t xml:space="preserve">hal-01134539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and visualization of the unsteady non-cavitating and cavitating flow around an oscillating hydrofoil</w:t>
               </w:r>
@@ -15418,381 +15418,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative procedure for scaling cavitation damage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoulements cavitants : observation et visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation in Hydraulic Structures and Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1985, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Colloque de visualisation et de traitement d’images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1985, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134433v1</w:t>
+                <w:t xml:space="preserve">hal-01134437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements cavitants : observation et visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tentative procedure for scaling cavitation damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de visualisation et de traitement d’images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1985, Nancy, France</w:t>
+              <w:t xml:space="preserve">A.S.M.E. International Symposium on Cavitation in Hydraulic Structures and Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1985, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134437v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developed cavitation and boundary layer</w:t>
+                <w:t xml:space="preserve">A view on cavitation inception from supercavitating flow studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Symposium A.I.R.H.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1984, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASME International Symposium on Cavitation Inception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1984, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134450v1</w:t>
+                <w:t xml:space="preserve">hal-01134442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view on cavitation inception from supercavitating flow studies</w:t>
+                <w:t xml:space="preserve">Developed cavitation and boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Symposium on Cavitation Inception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1984, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">12ème Symposium A.I.R.H.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1984, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134442v1</w:t>
+                <w:t xml:space="preserve">hal-01134450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional rotational structures in the cavitating turbulent wake of a wedge</w:t>
               </w:r>
@@ -16180,51 +16180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Han Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-76669-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4J55BVT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Gavaises" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoevos Koukouvinis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marengo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.09.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carnelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.04.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Jayaprakash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Keun Choi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrel Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Donnelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Zermatten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2011.259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2008.9693026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2746919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1792278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila A. Berchiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1486474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG4PXR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00134-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1642JFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di&#233;val" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211209900525X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E58E846B8EF5E410658361B5D8C56359182EB133/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecoffre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819494" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dominguez-Cortazar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2819299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Filali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hattori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02491530" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQ72WPVL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belahadji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1997043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112095000991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E51420D1BAE0A69E37BE3298A3E90C6E9136115/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Quang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2910132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2926539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112090001033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FE90ACD8A53F69831C27B69A554F665E7FE8148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menoret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1988042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112088002101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D47AB634B6E6C06C5E66A4FCC53CB601DBE17B7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112085001422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7201430309599CC84E3360E15F144CD9D3C7C90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1982042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/240/6/062021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69187" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343320v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213449v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Choffat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213441v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsujimoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134515v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134368v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134517v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan N'Guyen Trong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Canot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134403v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134408v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich N'Guyen The" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134535v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134424v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134433v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134442v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>